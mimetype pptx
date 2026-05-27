--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -1239,54 +1239,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16452" autoAdjust="0"/>
     <p:restoredTop sz="95742" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="101" d="100"/>
-          <a:sy n="101" d="100"/>
+          <a:sx n="112" d="100"/>
+          <a:sy n="112" d="100"/>
         </p:scale>
-        <p:origin x="72" y="322"/>
+        <p:origin x="114" y="672"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="590"/>
         <p:guide orient="horz" pos="817"/>
         <p:guide orient="horz" pos="1724"/>
         <p:guide orient="horz" pos="1905"/>
         <p:guide orient="horz" pos="3039"/>
         <p:guide orient="horz" pos="3221"/>
         <p:guide orient="horz" pos="182"/>
         <p:guide orient="horz" pos="2858"/>
         <p:guide pos="181"/>
         <p:guide pos="5625"/>
         <p:guide pos="2994"/>
         <p:guide pos="2812"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -4890,51 +4890,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -5413,51 +5413,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -5682,51 +5682,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -5951,51 +5951,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -6220,51 +6220,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -6384,51 +6384,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Titelmasterformat durch Klicken bearbeiten</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Datumsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -6484,51 +6484,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Datumsplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Fußzeilenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -6776,51 +6776,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="288032" y="5256683"/>
             <a:ext cx="864000" cy="288000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2088232" y="5256715"/>
             <a:ext cx="5040000" cy="288000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -6961,51 +6961,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -7145,51 +7145,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -7325,51 +7325,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -7605,51 +7605,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 6" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="288032" y="5256683"/>
             <a:ext cx="864000" cy="288000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 7" hidden="1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2088232" y="5256715"/>
             <a:ext cx="5040000" cy="288000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -7909,51 +7909,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -8347,51 +8347,51 @@
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -8577,51 +8577,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -8803,51 +8803,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -9030,51 +9030,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -9314,51 +9314,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -9537,51 +9537,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="288032" y="4824635"/>
             <a:ext cx="864000" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2088232" y="4824667"/>
             <a:ext cx="5040000" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
@@ -10011,51 +10011,51 @@
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpim-bonn.mpg.de/de/node/263" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-access.network/informieren/open-access-in-fachdisziplinen/mathematik" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfo.de/scientific-program/publications/owp" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpim-bonn.mpg.de/de/node/263" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-access.network/informieren/open-access-in-fachdisziplinen/mathematik" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfo.de/scientific-program/publications/owp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pure.mpg.de/home" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulb.uni-bonn.de/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
@@ -10087,191 +10087,191 @@
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@mathscinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathscinet.ams.org/cis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathscinet.ams.org/mathscinet/info/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/tO9FGGwUv9Y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mathscinet.ams.org/mathscinet/publications-search" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrk.de/positionen/beschluss/detail/hochschule-im-digitalen-zeitalter-informationskompetenz-neu-begreifen-prozesse-anders-steuern/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/arxiv-alphabet/arxiv-alphabet-f-wie/#Fachkulturen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2013/10/24/arxiv-als-open-access-quelle/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2025/05/13/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tib.eu/de/aktuelles/detail/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/urhg/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110298970/html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecampus.uni-bonn.de/goto_ecampus_cat_7154.html" TargetMode="External"/></Relationships>
 </file>
@@ -10375,51 +10375,51 @@
             <a:off x="288033" y="288203"/>
             <a:ext cx="3707822" cy="810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Datumsplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -10522,134 +10522,138 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="335547" y="864195"/>
             <a:ext cx="8545929" cy="3744416"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Ist jede unrechtmäßige Übernahme von Texten, Gedanken, Erkenntnissen o.Ä. Dritter,  in vollständiger oder partieller Form, und deren Wiedergabe als vermeintlich eigene wissenschaftliche Leistung. D.h., jede nicht genau gekennzeichnete Übernahme eines fremden Gedankens ist ein Plagiat („Diebstahl geistigen Eigentums“).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Verstößt gegen Urheberrecht und wissenschaftliche Redlichkeit</a:t>
+              <a:t>Verstößt gegen Urheberrecht und wissenschaftliche Redlichkeit.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" sz="1600"/>
+              <a:t>Dieses </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Kann gravierende Sanktionen zur Folge haben</a:t>
+              <a:t>kann gravierende Sanktionen zur Folge haben.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Verurteilung zu Geld- oder Freiheitsstrafe</a:t>
+              <a:t>Verurteilung zu Geld- oder Freiheitsstrafe.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Verurteilung zu Unterlassung, Beseitigung und Schadensersatz</a:t>
+              <a:t>Verurteilung zu Unterlassung, Beseitigung und Schadensersatz.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Aberkennung von Prüfungsleistungen, Abschlüssen und akademischen Graden oder Titeln</a:t>
+              <a:t>Aberkennung von Prüfungsleistungen, Abschlüssen und akademischen Graden oder Titeln.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Ausschluss von Forschungsprojekten, Verlust der Stelle</a:t>
+              <a:t>Ausschluss von Forschungsprojekten, Verlust der Stelle.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -10851,51 +10855,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -10995,97 +10999,113 @@
               <a:t>NUTZUNG generativer KI </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>im Lehr- und Lernkontext unter Wahrung der akademischen Integrität  und der guten wissenschaftlichen Praxis sowie die Beachtung rechtlicher Vorgaben. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Kritischer Umgang mit diesen Werkzeugen (Grenzen und Risiken)</a:t>
+              <a:t>Kritischer Umgang mit diesen Werkzeugen (Grenzen und Risiken).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Der verantwortungsvolle und transparente Umgang mit generativer KI (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GenAI</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>) bildet einen Grundpfeiler akademischer Integrität.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Nutzung generativer KI in Prüfungen -&gt; Erlaubnis der Prüfenden ist erforderlich.</a:t>
+              <a:t>Nutzung generativer KI in Prüfungen -&gt; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Erlaubnis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> der Prüfenden ist erforderlich!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>(Leitlinie der Universität Bonn zum Umgang mit generativer Künstlicher Intelligenz im Bereich Studium und Lehre, Stand: 23. Oktober 2025)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="de-DE" i="1" dirty="0">
               <a:solidFill>
@@ -11216,123 +11236,123 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t>Selbständige Literatur/Werke</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Recherche nach dem </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
               <a:t>Gesamtwerk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>: Titel und Verfasser bzw. Herausgeber des Werkes bzw. Titel der Zeitschrift </a:t>
+              <a:t>: Titel und Verfasser bzw. Herausgeber des Werkes bzw. Titel der Zeitschrift.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t>Unselbständige Literatur/Werke</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Recherche nach dem </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
               <a:t>Aufsatz</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>: Beiträge einzelner Autoren enthalten in Sammelbänden oder Zeitschriften oder auch veröffentlicht in Repositorien, Internet …</a:t>
+              <a:t>: Beiträge einzelner Autoren enthalten in Sammelbänden oder Zeitschriften oder auch veröffentlicht in Repositorien, Internet…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>BEACHTEN</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
               <a:t>:  zitierfähige, „zitierwürdige“ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Literatur</a:t>
+              <a:t>Literatur.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -11474,80 +11494,80 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>-&gt;</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>aktuelle Literatur</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Thematische Literatursuche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>in Fachdatenbanken und Katalogen (mittels Stichwörter, Schlagwörter, Klassifikationen,…)</a:t>
+              <a:t>in Fachdatenbanken und Katalogen (mittels Stichwörter, Schlagwörter, Klassifikationen,…).</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -11595,175 +11615,175 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="320745" y="206154"/>
+            <a:off x="288032" y="206154"/>
             <a:ext cx="8040085" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Planung einer thematischen literatursuche</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="320745" y="864195"/>
-            <a:ext cx="8640000" cy="3742156"/>
+            <a:off x="288032" y="864195"/>
+            <a:ext cx="8672713" cy="3742156"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t>5-W-Strategie für eine effektive Recherche</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Was suche ich? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Thema eingrenzen und Begriffe konkretisieren (Analyse des Informationsbedarfs, z.B. Thema der Bachelorarbeit)</a:t>
+              <a:t>Thema eingrenzen und Begriffe konkretisieren (Analyse des Informationsbedarfs, z.B. Thema der Bachelorarbeit).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Wofür suche ich? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Kosten, Nutzen und Zeit auf den Zweck der Informationssuche abstimmen (Ziel der Informationssuche, Abschlussarbeit)</a:t>
+              <a:t>Kosten, Nutzen und Zeit auf den Zweck der Informationssuche abstimmen (Ziel der Informationssuche, Abschlussarbeit).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Wo suche ich? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Informationsquellen und Publikations-/Dokumententypen festlegen (Auswahl der Informationsquellen, z.B. Kataloge, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Suchportale, Datenbanken, Zeitschriftenverzeichnisse, Internet)</a:t>
+              <a:t>Suchportale, Datenbanken, Zeitschriftenverzeichnisse, Internet).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Wie suche ich? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Plan über die einzelnen Rechercheschritte und –</a:t>
             </a:r>
@@ -11771,51 +11791,51 @@
               <a:rPr lang="de-DE" sz="1400" dirty="0" err="1"/>
               <a:t>systeme</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t> erstellen (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
               <a:t>Suchstrategie</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t> festlegen mit Suchbegriffen für </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>formale und sachliche Suche in den jeweiligen Informationsquellen)</a:t>
+              <a:t>formale und sachliche Suche in den jeweiligen Informationsquellen).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Womit suche ich? </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Suchinstrumente der verwendeten Recherchesysteme ausfindig machen und benutzen (Hilfsmittel wie z.B. Operatoren, </a:t>
             </a:r>
@@ -11823,73 +11843,73 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Index, Schlagwörter</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Klassifikation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>verwenden)</a:t>
+              <a:t>verwenden).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -11981,147 +12001,147 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360040" y="1120879"/>
             <a:ext cx="8640000" cy="3312000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
               <a:t>Stichwort</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>: Wort aus dem Text, z.B. im Abstract, Titel oder Autorenfeld </a:t>
-[...3 lines deleted...]
-            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:t>: Wort aus dem Text, z.B. im Abstract, Titel oder Autorenfeld.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Verschiedene Schreibweisen, grammatikalische Endungen und Sprachen berücksichtigen, Platzhalter verwenden</a:t>
+              <a:t>Verschiedene Schreibweisen, grammatikalische Endungen und Sprachen berücksichtigen, Platzhalter verwenden.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
               <a:t>Schlagwort</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>: Wort, das nicht im Text, Titel etc. vorkommen muss und den Inhalt beschreibt</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:t>: Wort, das nicht im Text, Titel etc. vorkommen muss und den Inhalt beschreibt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Unabhängig von Titel, Sprache, Schreibweise, normiertes Vokabular -&gt; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="07529A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Index</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t> nutzen</a:t>
+              <a:t> nutzen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
               <a:t>Systematik / Klassifikation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>: Systemstelle / Notation (Buchstaben / Zahlen) eines Themenbereiches erschließt ein Werk inhaltlich</a:t>
+              <a:t>: Systemstelle / Notation (Buchstaben / Zahlen) eines Themenbereiches erschließt ein Werk inhaltlich.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -12214,81 +12234,81 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="315522" y="1008653"/>
             <a:ext cx="8640000" cy="3672408"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Ordnungssystem</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> für die inhaltliche Erschließung von Medien. Dabei werden die wissenschaftlichen Disziplinen in Klassen unterteilt. Innerhalb der gleichen Disziplin werden Unterklassen für einzelne Themenbereiche gebildet</a:t>
+              <a:t> für die inhaltliche Erschließung von Medien. Dabei werden die wissenschaftlichen Disziplinen in Klassen unterteilt. Innerhalb der gleichen Disziplin werden Unterklassen für einzelne Themenbereiche gebildet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Systemstellen (=Notationen) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>werden zur </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" u="sng" dirty="0"/>
               <a:t>Darstellung der Klassen </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>verwendet</a:t>
+              <a:t>verwendet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Universalklassifikation, Fachklassifikation (z.B. MSC, ACM DDC)</a:t>
+              <a:t>Es gibt Universalklassifikationen und Fachklassifikationen (z.B. MSC, ACM DDC).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Hierarchische Orientierung</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Klassen und Unterklassen </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
@@ -12306,51 +12326,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Homonyme werden vermieden</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -12450,252 +12470,228 @@
             <a:off x="311055" y="985444"/>
             <a:ext cx="8689945" cy="3528024"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
               <a:t>Mathematics</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
               <a:t>Subject</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
-              <a:t> </a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t> Classification </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="07529A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>MSC</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>) ist eine Klassifikation für den Bereich Mathematik</a:t>
+              <a:t>) ist eine Klassifikation für den Bereich Mathematik.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Herausgeber: American </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Society </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Reviews und Zentralblatt MATH</a:t>
+              <a:t> Reviews und Zentralblatt MATH.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Literaturdatenbanken: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>MathSciNet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Reviews, MR) und </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>zbMATH</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Open (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>Excerpts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>from</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>…, Zentralblatt…)</a:t>
+              <a:t>…, Zentralblatt…).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>MSC 2020</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>: 63 Hauptklassen mit über 6000 Unterklassen; Aufbau in 3 Gliederungsebenen aus zwei Ziffern, einem Buchstaben und weiteren zwei Ziffern </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>(Beispiel: Systemstelle 11B05 = </a:t>
+              <a:t>(Beispiel: Systemstelle 11B05 = Density, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
-              <a:t>Density</a:t>
+              <a:t>gaps</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
-              <a:t>gaps</a:t>
-[...6 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>topology</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>  mit der Hauptklasse 11 = </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Number</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>theory</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>  und Unterklasse 11B = </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Sequences</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t> </a:t>
-[...7 lines deleted...]
-              <a:t> </a:t>
+              <a:t> and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>sets</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>)</a:t>
+              <a:t>).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -12771,294 +12767,294 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Suchinstrumente / Hilfsmittel</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="383790" y="1008211"/>
-            <a:ext cx="5704036" cy="3672408"/>
-[...3 lines deleted...]
-          <a:bodyPr/>
+            <a:ext cx="5704036" cy="3528392"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr tIns="72000"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0" err="1"/>
               <a:t>Trunkierungen</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> (*, ?, $)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Suche mit Wortstamm</a:t>
+              <a:t>Suche mit Wortstamm.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Platzhalter (Joker, Wildcard) zum Ersetzen unbekannter Buchstaben</a:t>
+              <a:t>Platzhalter (Joker, Wildcard) zum Ersetzen unbekannter Buchstaben.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0"/>
               <a:t>Phrasensuche</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> ("…")</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Suche nach zusammenhängenden Wortfolgen, exakt genau diese Phrase</a:t>
+              <a:t>Suche nach zusammenhängenden Wortfolgen, exakt genau diese Phrase.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0" err="1"/>
               <a:t>Boole‘sche</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0"/>
               <a:t> Operatoren</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> (logische Operatoren: UND, ODER, NICHT) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>verbinden die Suchbegriffe</a:t>
+              <a:t>verbinden die Suchbegriffe.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" u="sng" dirty="0"/>
               <a:t>Ziel</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>: Erweitern/Beschränken der gefundenen Treffermenge</a:t>
+              <a:t>: Erweitern/Beschränken der gefundenen Treffermenge.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0"/>
               <a:t>Nachbarschaftsoperator </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>(z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>ADJn</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>, n= Wörterabstand)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Reihenfolge und Abstand der eingegebenen Suchbegriffe festlegen</a:t>
+              <a:t>Reihenfolge und Abstand der eingegebenen Suchbegriffe festlegen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0"/>
               <a:t>Indizes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:lnSpc>
                 <a:spcPct val="50000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>alphabetische Verzeichnisse</a:t>
+              <a:t>alphabetische Verzeichnisse.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -13143,172 +13139,172 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>literaturrecherche</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="350204" y="1066016"/>
             <a:ext cx="8567992" cy="3456384"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr tIns="36000"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
-              <a:t>Nach der vorbereitenden Planung erfolgt die Durchführung der Literaturrecherche</a:t>
+              <a:t>Nach der vorbereitenden Planung erfolgt die Durchführung der Literaturrecherche.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Thematisch mit Hilfe verschiedener Suchbegriffe</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>und</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Systemstellen suchen</a:t>
+              <a:t>Systemstellen suchen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Ergebnisse sichten (Relevanzanalyse)</a:t>
+              <a:t>Ergebnisse sichten (Relevanzanalyse).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Rechercheweg modifizieren </a:t>
+              <a:t>Rechercheweg modifizieren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Ggf. erweitern, mit anderen Suchbegriffen wiederholen oder verfeinern (Synonyme, (englische) Fachterminologie,  mehrsprachige Begriffe, verschiedene Schreibweisen, Abkürzungen, Plural-, Singular- und Flexionsendungen, Ober- und Unterbegriffe, verwandte Begriffe)</a:t>
+              <a:t>Ggf. erweitern, mit anderen Suchbegriffen wiederholen oder verfeinern (Synonyme, (englische) Fachterminologie,  mehrsprachige Begriffe, verschiedene Schreibweisen, Abkürzungen, Plural-, Singular- und Flexionsendungen, Ober- und Unterbegriffe, verwandte Begriffe).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Fehlerkorrektur (Tippfehler, falsche Logik, Operatoren)</a:t>
+              <a:t>Fehlerkorrektur (Tippfehler, falsche Logik, Operatoren).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>-&gt; Dokumentenbeschaffung, Weiterverarbeitung, (Auswertung der Quellen für die eigene Arbeit z.B. Referat, Aufsatz, Abschlussarbeit)</a:t>
+              <a:t>-&gt; Dokumentenbeschaffung, Weiterverarbeitung, (Auswertung der Quellen für die eigene Arbeit z.B. Referat, Aufsatz, Abschlussarbeit).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>WICHTIG</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>: Dokumentieren Sie was Sie wann, wo mit welchen Begriffen gesucht haben!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
@@ -13565,51 +13561,51 @@
                   <a:srgbClr val="B381D9"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>KI-Tools</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
@@ -13759,163 +13755,163 @@
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
               <a:t>Vorteile</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="07529A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suchportal / Metasuche</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>: mehrere Online-Kataloge und Datenbanken gleichzeitig durchsuchbar über eine gemeinsame Suchoberfläche, evtl. verknüpft mit Verfügbarkeitsrecherche</a:t>
+              <a:t>: mehrere Online-Kataloge und Datenbanken gleichzeitig durchsuchbar über eine gemeinsame Suchoberfläche, evtl. verknüpft mit Verfügbarkeitsrecherche.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Link zum Volltext</a:t>
+              <a:t>Link zum Volltext.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Fernleihe</a:t>
+              <a:t>Fernleihe.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
               <a:t>Nachteile</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Fehlende Datenquellen wegen technischer Probleme</a:t>
+              <a:t>Fehlende Datenquellen wegen technischer Probleme.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Unbemerkter temporärer Ausfall von Datenquellen</a:t>
+              <a:t>Unbemerkter temporärer Ausfall von Datenquellen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Eingeschränkte Suchfunktionen</a:t>
+              <a:t>Eingeschränkte Suchfunktionen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Datenverzug</a:t>
+              <a:t>Datenverzug.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -13969,85 +13965,85 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{354B7251-64FA-0DB2-C96F-24278C267731}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="373393" y="281199"/>
+            <a:off x="288032" y="212351"/>
             <a:ext cx="6683391" cy="439594"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Exkurs: Open Access in der Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C060D310-B2C3-852A-2C91-670B5E5A2EC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="373393" y="1008211"/>
-            <a:ext cx="8411583" cy="3644381"/>
+            <a:off x="288032" y="794058"/>
+            <a:ext cx="8499501" cy="3888432"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Open Access Zeitschriften / Bücher</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Directory </a:t>
             </a:r>
             <a:r>
@@ -14068,162 +14064,190 @@
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Digitalisierte ältere Literatur </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>(Retrodigitalisierung und freier Zugriff auf digitale Inhalte)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Fach Open-Access-Repositorien mit retrodigitali­sierter Literatur</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Literatur ohne wissenschaftliche Qualitätsprüfung</a:t>
+              <a:t>Preprints, Veröffentlichungen ohne klassisches Peer-Review-Verfahren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Disziplinäre Repositorien (Anbieter mit eigenen Prüfsystem für Preprints wie z. B. </a:t>
+              <a:t>Disziplinäre Repositorien (Anbieter mit eigenen Prüfsystem für Preprints), wie z. B. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>e-Print Archiv </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
                 <a:hlinkClick r:id="rId2" tooltip="arXiv"/>
               </a:rPr>
               <a:t>arXiv</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>,  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId3" tooltip="MPIM Preprint series"/>
               </a:rPr>
-              <a:t>MPIM Preprint </a:t>
+              <a:t>MPIM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:hlinkClick r:id="rId3" tooltip="MPIM Preprint series"/>
+              </a:rPr>
+              <a:t>preprint</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:hlinkClick r:id="rId3" tooltip="MPIM Preprint series"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
                 <a:hlinkClick r:id="rId3" tooltip="MPIM Preprint series"/>
               </a:rPr>
               <a:t>series</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t> des Max-Planck-Institut für Mathematik, Mathematisches Forschungsinstitut Oberwolfach die </a:t>
+              <a:t> des Max-Planck-Institut für Mathematik (1983-2024), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>MPI.PuRe</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>(Preprints ab 2000), Mathematisches Forschungsinstitut Oberwolfach die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
               <a:t>Oberwolfach Preprints</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t> )</a:t>
+              <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Open Science in der Mathematik</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1000" dirty="0">
-                <a:hlinkClick r:id="rId5"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>https://open-access.network/informieren/open-access-in-fachdisziplinen/mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6957FCAD-8098-9BBA-FFEA-F496830A8115}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60029BF2-5B5E-69C0-64EE-FBA0C5AD852B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14359,51 +14383,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="339575" y="4824635"/>
             <a:ext cx="864000" cy="288000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
@@ -14710,116 +14734,116 @@
               <a:t>Suchbegriffe </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>suchen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="648000" lvl="3">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>in</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>bestimmten Suchfeldern</a:t>
+              <a:t>bestimmten Suchfeldern.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="648000" lvl="3">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>als Anfangsbegriffe aus dem Titel</a:t>
+              <a:t>als Anfangsbegriffe aus dem Titel.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="648000" lvl="3">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>in einer angegebenen Reihenfolge</a:t>
+              <a:t>in einer angegebenen Reihenfolge.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Suche bei Bedarf </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
               <a:t>erweitern</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t> durch die Option "</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Suche im Volltext</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>". Suchbegriffe werden nun auch in den Online-Volltexten gesucht. Sie erhalten Treffer, die Sie ggf. per Fernleihe bestellen können.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Gemeinsame Suche über eine große Titelmenge aus unterschiedlichen Quellen, Suche über verschiedene Dokument- und Medientypen (Bücher, Zeitschriften, Aufsätze, …)</a:t>
+              <a:t>Gemeinsame Suche über eine große Titelmenge aus unterschiedlichen Quellen, Suche über verschiedene Dokument- und Medientypen (Bücher, Zeitschriften, Aufsätze, …).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Einstieg für die Literaturrecherche, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>aber</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
               <a:t>kein Ersatz </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
@@ -14865,51 +14889,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="de-DE" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="909085"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -15196,51 +15220,51 @@
                   <a:srgbClr val="07529A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -16168,51 +16192,51 @@
                   <a:srgbClr val="07529A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -16697,81 +16721,73 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="325925" y="1331375"/>
             <a:ext cx="8603067" cy="3317004"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Einzelne Volltexte oder komplette </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>eZeitschriften</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, </a:t>
-[...7 lines deleted...]
-              <a:t> und Datenbanken können frei im Internet (Open Access) zugänglich sein oder müssen lizenziert werden</a:t>
+              <a:t>, eBooks und Datenbanken können frei im Internet (Open Access) zugänglich sein oder müssen lizenziert werden.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" u="sng" dirty="0"/>
               <a:t>Lizenzierte</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>eMedien</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t> stehen i.d.R. campusweit zur Verfügung, insbesondere an den Service-PCs der ULB und den Institutsbibliotheken (Authentifizierung über die IP-Adresse)</a:t>
+              <a:t> stehen i.d.R. campusweit zur Verfügung, insbesondere an den Service-PCs der ULB und den Institutsbibliotheken (Authentifizierung über die IP-Adresse).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Angehörige der Universität Bonn (Uni-ID) haben auch die Möglichkeit über WLAN mit dem eigenen Endgerät oder von außerhalb der Hochschule auf das lizenzierte Angebot zuzugreifen. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>VPN-Client für </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0" err="1"/>
               <a:t>bonnet</a:t>
             </a:r>
@@ -16806,51 +16822,51 @@
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
@@ -17068,51 +17084,51 @@
                 <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>Fachliche E-Book Pakete „Springer“</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -17832,51 +17848,51 @@
                 <a:latin typeface="Arial"/>
               </a:rPr>
               <a:t>eBooks</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -18376,51 +18392,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Literaturrecherche in Fachdatenbanken</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -18750,51 +18766,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -19016,51 +19032,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -19167,51 +19183,59 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Wichtig für die Suche nach spezieller </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Fachliteratur </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>sind </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>bibliographische Datenbanken</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>. Sie enthalten bibliographische Angaben (Autor, Titel, Quelle) zu Veröffentlichungen. Anhand dieser können Sie auch die Publikationstypen unterscheiden. Vielfach sind auch inhaltliche Angaben zum Dokument aufgenommen wie Abstracts, Reviews oder Schlagwörter und Notationen von Klassifikationen der inhaltlichen Erschließung.</a:t>
+              <a:t>. Sie enthalten </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>bibliographische Angaben </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>(Autor, Titel, Quelle) zu Veröffentlichungen. Anhand dieser können Sie auch die Publikationstypen unterscheiden. Vielfach sind auch inhaltliche Angaben zum Dokument aufgenommen wie Abstracts, Reviews oder Schlagwörter und Notationen von Klassifikationen der inhaltlichen Erschließung.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="419100" indent="-419100">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="CC0066"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Aufsatzdatenbanken + Fachbibliographien sind </a:t>
             </a:r>
@@ -19224,63 +19248,60 @@
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>wichtig</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> für die </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Literaturrecherche</a:t>
-[...11 lines deleted...]
-            </a:r>
+              <a:t>Literaturrecherche.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1300" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="1219200" lvl="2" indent="-419100">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
@@ -19349,104 +19370,96 @@
             <a:r>
               <a:rPr lang="de-DE" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> vom Bestand einer Bibliothek !</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="1219200" lvl="2" indent="-419100">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1300" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>   z.T. eingebunden:  SFX Linking-Service ULB  Bonn</a:t>
+              <a:t>   Z.T. eingebunden:  SFX Linking-Service ULB  Bonn.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Mögliche eingebundene Dienste und Service sind z.B. Link </a:t>
-[...7 lines deleted...]
-              <a:t> (Verlinkung auf elektronische Volltexte, Verfügbarkeitsrecherche), Schnittstelle zu Literaturverwaltungsprogrammen, </a:t>
+              <a:t>Mögliche eingebundene Dienste und Service sind z.B. Link Resolver (Verlinkung auf elektronische Volltexte, Verfügbarkeitsrecherche), Schnittstelle zu Literaturverwaltungsprogrammen, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0" err="1"/>
               <a:t>Alerting</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>-Dienste, Zitiernachweis</a:t>
+              <a:t>-Dienste, Zitiernachweis.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -19469,51 +19482,51 @@
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Grafik 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4752528" y="3888531"/>
+            <a:off x="4680520" y="3816523"/>
             <a:ext cx="1080400" cy="175675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1376737128"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -19555,175 +19568,175 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>DBIS    -   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>volltextDatenbanken</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="365911" y="1080219"/>
-            <a:ext cx="8203041" cy="2808312"/>
+            <a:ext cx="8059025" cy="2808312"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Volltextdatenbank</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> bezeichnet eine elektronische Sammlung von Volltexten, das Dokument ist elektronisch hinterlegt.</a:t>
+              <a:t> bezeichnet eine elektronische Sammlung von Volltexten. Die Dokumente sind elektronisch hinterlegt.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Sie bietet neben den beschreibenden Daten auch den direkten Zugang zu den Publikationen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Dies bedeutet nicht automatisch, dass die Dokumente mittels Volltextindexierung auch erschlossen sind. Es kann sein, dass diese nur durch bibliografische Angaben formal und inhaltlich erschlossen sind. </a:t>
+              <a:t>Dieses bedeutet nicht automatisch, dass die Dokumente mittels Volltextindexierung auch erschlossen sind. Es kann sein, dass diese nur durch bibliografische Angaben formal und inhaltlich erschlossen sind. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1300" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="D2366E"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>Literaturrecherche </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>und</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent5">
                     <a:lumMod val="60000"/>
                     <a:lumOff val="40000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t> Zugang zum Dokument</a:t>
+              <a:t> Zugang zum Dokument.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="419100" indent="-419100">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -19867,51 +19880,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Datenbanken  Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -20758,51 +20771,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>-  Alternativer einstieg „Fach“ -</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -21014,224 +21027,216 @@
             <a:off x="364696" y="886915"/>
             <a:ext cx="8640000" cy="3706622"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Datenbank der American </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t> Society (AMS)</a:t>
+              <a:t> Society (AMS).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Online-Version des </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Referateblattes</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t> Reviews </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>und der Fachbibliographie </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0" err="1"/>
               <a:t>Current</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
-              <a:t> Publications</a:t>
+              <a:t> Publications.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Bibliographische Daten, Abstracts, Reviews von Zeitschriftenaufsätzen und Büchern sowie Neuerscheinungen auf dem Gebiet der Mathematik</a:t>
+              <a:t>Bibliographische Daten, Abstracts, Reviews von Zeitschriftenaufsätzen und Büchern sowie Neuerscheinungen auf dem Gebiet der Mathematik.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Auswertung: über 2.000 internationale Serien und Zeitschriften seit 1940 (sowie ca. 47.000 Nachweise aus dem Zeitraum 1810-1940)</a:t>
+              <a:t>Auswertung: über 2.000 internationale Serien und Zeitschriften seit 1940 (sowie ca. 47.000 Nachweise aus dem Zeitraum 1810-1940).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Inhaltliche systematische Erschließung: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Subject</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t> </a:t>
-[...7 lines deleted...]
-              <a:t> (MSC)</a:t>
+              <a:t> Classification (MSC).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Integrierte Autorendatenbank</a:t>
+              <a:t>Integrierte Autorendatenbank.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Literaturlisten (Export von Referenzen), Verknüpfung einzelner Artikel über Zitierungen (Literaturnachweise, Reviews)</a:t>
+              <a:t>Literaturlisten (Export von Referenzen), Verknüpfung einzelner Artikel über Zitierungen (Literaturnachweise, Reviews).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Tägliche/Stündliche Aktualisierung</a:t>
+              <a:t>Tägliche/Stündliche Aktualisierung.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -21399,51 +21404,51 @@
             <a:off x="5229016" y="3699050"/>
             <a:ext cx="3798432" cy="997284"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -22109,51 +22114,51 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>MathSciNet</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -22432,66 +22437,72 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="Grafik 17"/>
+          <p:cNvPr id="10" name="Grafik 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D3085EA-C32B-86D1-E192-77D0760DC041}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571392" y="632359"/>
-            <a:ext cx="3688362" cy="4126583"/>
+            <a:off x="602476" y="622568"/>
+            <a:ext cx="3569465" cy="4153374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="504056" y="133248"/>
             <a:ext cx="2088232" cy="412059"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22511,51 +22522,51 @@
                 </a:solidFill>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -22574,51 +22585,51 @@
           <a:xfrm>
             <a:off x="8352928" y="4824635"/>
             <a:ext cx="576000" cy="288000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="188463" y="1389902"/>
+            <a:off x="213192" y="1456281"/>
             <a:ext cx="337730" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="07529A"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -22646,52 +22657,52 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Ellipse 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="526193" y="1753548"/>
-            <a:ext cx="794439" cy="360040"/>
+            <a:off x="429712" y="1838384"/>
+            <a:ext cx="794439" cy="305579"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="22225">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -22771,51 +22782,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Pfeil nach rechts 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4704093" y="2424541"/>
+            <a:off x="4608232" y="2432319"/>
             <a:ext cx="257053" cy="153429"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="65000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
@@ -23059,367 +23070,355 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400A6424-33C0-AC82-B83D-87B37F5F5182}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="32064" t="8878"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4758657" y="1118217"/>
+            <a:ext cx="4170335" cy="3346378"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0625BA38-CDDB-AAB3-006E-812DBB9FADB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="286881" y="1061711"/>
+            <a:ext cx="4035771" cy="1746699"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="286880" y="376361"/>
             <a:ext cx="2248979" cy="340163"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>MathSciNet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>     </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...24 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Textfeld 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3114206" y="435798"/>
             <a:ext cx="2502418" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Verfügbarkeit des Aufsatzes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...21 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="3456384" y="1014996"/>
+            <a:off x="3384376" y="1118217"/>
             <a:ext cx="144016" cy="263094"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3721010" y="1584275"/>
-            <a:ext cx="644405" cy="360040"/>
+            <a:off x="3528392" y="1550743"/>
+            <a:ext cx="963476" cy="278777"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Grafik 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D412CA86-8A5B-98CB-DC1D-83CEF95EEAE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...5 lines deleted...]
-          <a:prstGeom prst="ellipse">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4458369" y="839591"/>
+            <a:ext cx="4470623" cy="202468"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...35 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140586278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -23455,110 +23454,110 @@
             <a:br>
               <a:rPr lang="de-DE" sz="2100" dirty="0"/>
             </a:br>
             <a:br>
               <a:rPr lang="de-DE" sz="2100" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" sz="2100" dirty="0"/>
               <a:t>wissenschaftlichen Arbeitens und Informationskompetenz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="306899" y="1944315"/>
-[...4 lines deleted...]
-          <a:bodyPr/>
+            <a:off x="306937" y="1872307"/>
+            <a:ext cx="8640000" cy="2232248"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr tIns="36000" bIns="108000"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Eigenständige, kritische Auseinandersetzung mit einem Thema setzt Kenntnis und Auswertung der relevanten Literatur voraus</a:t>
+              <a:t>Die eigenständige, kritische Auseinandersetzung mit einem Thema setzt Kenntnis und Auswertung der relevanten Literatur voraus.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Nachvollziehbarkeit und Überprüfbarkeit aller Zitate (richtig, vollständig, einheitlich)</a:t>
+              <a:t>Nachvollziehbarkeit und Überprüfbarkeit aller Zitate (richtig, vollständig, einheitlich).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Strukturierte Erfassung und Verarbeitung der ermittelten Literatur (hilfreich: Literaturverwaltungsprogramm)</a:t>
+              <a:t>Strukturierte Erfassung und Verarbeitung der ermittelten Literatur (hilfreich: Literaturverwaltungsprogramm).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -23676,51 +23675,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -24105,95 +24104,131 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Grafik 14">
+          <p:cNvPr id="12" name="Grafik 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E10CF426-F331-8FAC-A013-09AC22E12FBE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD48662-D731-8296-EC83-E6C3054D9A29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="326285" y="1520990"/>
-            <a:ext cx="3935648" cy="2301380"/>
+            <a:off x="4407963" y="588163"/>
+            <a:ext cx="4534846" cy="3599776"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Grafik 13"/>
+          <p:cNvPr id="17" name="Grafik 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E515BE6-FE79-5FD4-F0CD-3ABD57142EC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect b="14535"/>
+          <a:srcRect b="8589"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4421568" y="540341"/>
-            <a:ext cx="4406336" cy="3340019"/>
+            <a:off x="5760640" y="2087498"/>
+            <a:ext cx="2419654" cy="1343627"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Grafik 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E10CF426-F331-8FAC-A013-09AC22E12FBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="326285" y="1520990"/>
+            <a:ext cx="3935648" cy="2301380"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="288032" y="100616"/>
             <a:ext cx="2088232" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24235,51 +24270,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="de-DE" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="909085"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -24568,84 +24603,62 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suche mit Autorennamen und Suchwörtern</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Gerade Verbindung mit Pfeil 6"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="6264696" y="2214133"/>
-            <a:ext cx="2016224" cy="765160"/>
+            <a:off x="6252158" y="2087498"/>
+            <a:ext cx="2074166" cy="976689"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -24759,51 +24772,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -25385,51 +25398,51 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>mathscinet</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -25785,51 +25798,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -25939,156 +25952,185 @@
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suche nach Autoren</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4320480" y="2304355"/>
+            <a:off x="4320480" y="1728291"/>
             <a:ext cx="468052" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="65000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Grafik 10">
+          <p:cNvPr id="9" name="Grafik 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BE9A995-794E-F4A0-5AF6-40C280C2DA8A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81FF3909-5A71-80C9-403A-0E9C0D275835}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4976308" y="173694"/>
-            <a:ext cx="3946613" cy="4589453"/>
+            <a:off x="5084033" y="256873"/>
+            <a:ext cx="3835814" cy="4452574"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3539814654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="15" name="Inhaltsplatzhalter 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8330B1FB-90D6-8802-E3E6-18DC9A752A95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4672687" y="884439"/>
+            <a:ext cx="4446162" cy="3744636"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB4BAEA7-3E99-91AB-A8BE-3A7ACCD96A69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="288032" y="1368251"/>
             <a:ext cx="4248472" cy="1964790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -26108,51 +26150,51 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -26254,76 +26296,50 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suche nach Zeitschriften</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...24 lines deleted...]
-      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="14" name="Gerader Verbinder 13"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4752528" y="3960539"/>
             <a:ext cx="0" cy="145418"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="none" w="lg" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
@@ -26362,52 +26378,52 @@
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="4410910" y="1601968"/>
-            <a:ext cx="251187" cy="576064"/>
+            <a:off x="4433787" y="1725514"/>
+            <a:ext cx="338307" cy="506833"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="65000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
@@ -26500,102 +26516,74 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>   	</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
-          </a:p>
-[...26 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Textfeld 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3096344" y="371790"/>
             <a:ext cx="1656184" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -26659,104 +26647,139 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Gerade Verbindung mit Pfeil 14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="3438271" y="2027173"/>
+            <a:off x="3890653" y="2093854"/>
             <a:ext cx="468052" cy="418323"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="65000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPr id="11" name="Grafik 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F16EB4-323D-08CC-F599-506EDE224A23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3988580" y="780630"/>
-            <a:ext cx="4966518" cy="3699711"/>
+            <a:off x="4464496" y="813107"/>
+            <a:ext cx="4472197" cy="3816464"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Foliennummernplatzhalter 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1255BF92-654D-869E-55E5-64DEC90014C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>46</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2222567237"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -26796,51 +26819,51 @@
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -26993,129 +27016,120 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Textfeld 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2772308" y="342710"/>
-            <a:ext cx="6120680" cy="215444"/>
+            <a:off x="3168352" y="342710"/>
+            <a:ext cx="3712702" cy="482183"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0">
-[...6 lines deleted...]
-            <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Mathematics</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Subject</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> </a:t>
-[...8 lines deleted...]
-            </a:r>
+              <a:t> Classification (MSC):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> „MSC“</a:t>
+              <a:t>Übersicht der Klassen und Suche in der MSC 2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ellipse 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="526519" y="1658441"/>
             <a:ext cx="1532554" cy="141114"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
           </a:ln>
@@ -27315,51 +27329,51 @@
             <a:off x="311055" y="1152227"/>
             <a:ext cx="4539559" cy="3313112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -27547,81 +27561,81 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Textfeld 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2952328" y="360048"/>
-            <a:ext cx="1737030" cy="246221"/>
+            <a:off x="2952328" y="406793"/>
+            <a:ext cx="2160240" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Suche in der „MSC“</a:t>
+              <a:t>Suche in der MSC 2020</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1225971357"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -27689,216 +27703,200 @@
             <a:off x="290518" y="760226"/>
             <a:ext cx="8640000" cy="4032448"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Datenbank von FIZ Karlsruhe, Heidelberger Akademie der Wissenschaften und European </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t> Society</a:t>
+              <a:t> Society.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Online-Version des </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t>Zentralblatt für Mathematik und ihre Grenzgebiete, Zentralblatt MATH bzw. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0" err="1"/>
               <a:t>Excerpts</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0" err="1"/>
               <a:t>from</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
-              <a:t> Zentralblatt MATH</a:t>
+              <a:t> Zentralblatt MATH.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Bibliographische Daten, Abstracts, Reviews von Zeitschriftenaufsätzen, Büchern, Kongressberichten</a:t>
+              <a:t>Bibliographische Daten, Abstracts, Reviews von Zeitschriftenaufsätzen, Büchern, Kongressberichten.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Über 4 </a:t>
-[...7 lines deleted...]
-              <a:t> Einträge aus über 4.000 Zeitschriften und 2.000 Buchserien</a:t>
+              <a:t>Über 4 Mio. Einträge aus über 4.000 Zeitschriften und 2.000 Buchserien.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Jahrbuch über die Fortschritte der Mathematik (1868-1942) ist vollständig enthalten</a:t>
+              <a:t>Jahrbuch über die Fortschritte der Mathematik (1868-1942) ist vollständig enthalten.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>Inhaltliche systematische Erschließung: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Mathematical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>Subject</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t> </a:t>
-[...7 lines deleted...]
-              <a:t> (MSC), Schlagwörter</a:t>
+              <a:t> Classification (MSC), Schlagwörter.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Verknüpfung einzelner Artikel über die jeweils angegebenen Zitate</a:t>
+              <a:t>Verknüpfung einzelner Artikel über die jeweils angegebenen Zitate.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Tägliche Aktualisierung</a:t>
+              <a:t>Tägliche Aktualisierung.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -27973,81 +27971,85 @@
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Informationskompetenz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="356446" y="1296243"/>
+            <a:off x="356446" y="1224235"/>
             <a:ext cx="8640000" cy="3312000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr lIns="0" tIns="36000"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Ist eine </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t>Schlüsselqualifikation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> der modernen Informationsgesellschaft und ein entscheidender Faktor für den Erfolg in Studium, Forschung und Beruf</a:t>
+              <a:t> der modernen Informationsgesellschaft und ein entscheidender Faktor für den Erfolg in Studium, Forschung und Beruf.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t>Verantwortungsbewusste</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Nutzung und Weitergabe von Information</a:t>
+              <a:t> Nutzung und Weitergabe von Information.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
               <a:t>Definition</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>: Die Gesamtheit aller Fähigkeiten und Fertigkeiten, die erforderlich sind, um situationsrelevante Informationsbedarfe festzustellen, Information zu beschaffen, weiterzuverarbeiten, zu bewerten, zu präsentieren und Nutzungsbedingungen von Information einzuordnen. [</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
               <a:t>Quelle: Hochschule im digitalen Zeitalter: Informationskompetenz neu begreifen – Prozesse anders steuern. Hochschulrektorenkonferenz (HRK)]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" i="1" dirty="0">
@@ -28058,51 +28060,51 @@
             <a:r>
               <a:rPr lang="de-DE" sz="1100" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -28245,51 +28247,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> open</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -28840,51 +28842,51 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -29192,51 +29194,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1006159" y="530247"/>
             <a:ext cx="4056488" cy="4236777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Grafik 17"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4"/>
           <a:srcRect l="56779" t="23040" r="31427" b="32320"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6196947" y="1391923"/>
+            <a:off x="6222841" y="1252035"/>
             <a:ext cx="1296144" cy="3066313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="433964" y="124113"/>
             <a:ext cx="2448272" cy="336887"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
@@ -29249,93 +29251,93 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> open</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Grafik 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5"/>
           <a:srcRect l="67612" t="23760" r="19900" b="54737"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7608779" y="1365164"/>
+            <a:off x="7595315" y="1224905"/>
             <a:ext cx="1052251" cy="1617912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="744337" y="795079"/>
             <a:ext cx="195661" cy="68733"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="34925">
             <a:solidFill>
@@ -29704,98 +29706,58 @@
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Grafik 15"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6447992" y="882450"/>
+            <a:off x="6321315" y="754582"/>
             <a:ext cx="1905000" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:cxnSp>
-[...38 lines deleted...]
-      </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="31" name="Gerade Verbindung mit Pfeil 30"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1658100" y="4032547"/>
             <a:ext cx="150693" cy="132074"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
@@ -29824,50 +29786,110 @@
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="15875">
             <a:solidFill>
               <a:srgbClr val="7030A0"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Ellipse 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775A4953-9784-E53B-06AB-F0E6839D1DAC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6266586" y="736225"/>
+            <a:ext cx="1944280" cy="332963"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1430832810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -29932,51 +29954,51 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> open</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -30080,80 +30102,95 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Textfeld 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3368967" y="177476"/>
-            <a:ext cx="3801679" cy="492443"/>
+            <a:ext cx="3801679" cy="543739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Suche mit Suchwörtern und Systemstelle -&gt; Suchergebnis, Trefferanzeige</a:t>
+              <a:t>Suche mit Suchwörtern und Systemstelle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>-&gt; Suchergebnis, Trefferanzeige</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Gerade Verbindung mit Pfeil 14"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="2448272" y="1779166"/>
             <a:ext cx="2147665" cy="417549"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="25400">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="75000"/>
               </a:schemeClr>
@@ -30888,87 +30925,87 @@
           <a:srcRect l="25548" t="17395" r="26796" b="5002"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="360040" y="832021"/>
             <a:ext cx="3723405" cy="3745668"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="468053" y="259506"/>
+            <a:off x="468053" y="238936"/>
             <a:ext cx="2520280" cy="367717"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>zbMATH</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Open</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -31199,164 +31236,213 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3528392" y="320255"/>
-            <a:ext cx="3960440" cy="246221"/>
+            <a:off x="3528392" y="205263"/>
+            <a:ext cx="4176464" cy="543739"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mathematics</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Übersicht der Klassen und Suche in der „MSC</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1400" dirty="0">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>“</a:t>
-            </a:r>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Classification (MSC):</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Übersicht der Klassen und Suche in der MSC 2020</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385364190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Grafik 14"/>
+          <p:cNvPr id="22" name="Grafik 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452D0D44-9A55-3BFA-7979-137179F213CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304433" y="899117"/>
-            <a:ext cx="4680871" cy="3855867"/>
+            <a:off x="237559" y="821219"/>
+            <a:ext cx="4850154" cy="3916274"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Grafik 11"/>
+          <p:cNvPr id="16" name="Grafik 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8F7191-82EB-6597-2012-42C5DB3DB4B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect b="2342"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5167906" y="936203"/>
-            <a:ext cx="3920652" cy="3384376"/>
+            <a:off x="5276997" y="735143"/>
+            <a:ext cx="3702469" cy="3951374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304433" y="191050"/>
             <a:ext cx="2435260" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31368,51 +31454,51 @@
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Open</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -31426,52 +31512,52 @@
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>55</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ellipse 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2358515" y="1048464"/>
-            <a:ext cx="539903" cy="252000"/>
+            <a:off x="2376264" y="1008211"/>
+            <a:ext cx="491899" cy="202266"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -31479,164 +31565,166 @@
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:ln>
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="1620414" y="1362515"/>
-            <a:ext cx="3507829" cy="1265876"/>
+            <a:off x="1800200" y="1631809"/>
+            <a:ext cx="3362550" cy="982516"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="28" name="Gerader Verbinder 27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183523" y="1636582"/>
+            <a:off x="5276727" y="2088331"/>
             <a:ext cx="0" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="008E40"/>
             </a:solidFill>
             <a:tailEnd type="none" w="lg" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="30" name="Gerader Verbinder 29"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6624736" y="1636582"/>
+            <a:off x="6624736" y="2088331"/>
             <a:ext cx="0" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="008E40"/>
             </a:solidFill>
             <a:tailEnd type="none" w="lg" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Textfeld 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2729470" y="2817466"/>
+            <a:off x="2842422" y="2782844"/>
             <a:ext cx="936104" cy="123111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="008E40"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="800" dirty="0"/>
@@ -31647,51 +31735,51 @@
               <a:t>Indexed</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="700" dirty="0"/>
               <a:t> Cover-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="700" dirty="0" err="1"/>
               <a:t>to</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="700" dirty="0"/>
               <a:t>-Cover</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Textfeld 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3024336" y="3384475"/>
+            <a:off x="3024336" y="3395902"/>
             <a:ext cx="791992" cy="107722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="008E40"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="700" dirty="0"/>
@@ -31786,51 +31874,51 @@
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suche nach  Zeitschriften</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Textfeld 18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2225826" y="4140559"/>
+            <a:off x="2545334" y="4148112"/>
             <a:ext cx="1233192" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="00642D"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="600" dirty="0" err="1"/>
@@ -31971,94 +32059,94 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360104" y="792187"/>
             <a:ext cx="8473921" cy="4104455"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>Preprint-Server</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>sind häufig aus der Community heraus entstanden, Preprints werden üblicherweise auf fachspezifischen Preprint-Servern hochgeladen. Auf den Plattformen findet kein Peer Review statt, i.d.R. aber eine elementare Eingangskontrolle, ob eine hochgeladene Publikation wissenschaftlich ist und zum fachlichen Spektrum passt. Preprints sind dauerhaft frei zugänglich. Sie ermöglichen noch vor der endgültigen Veröffentlichung eine kritische Diskussion in der Community.</a:t>
+              <a:t>sind häufig aus der Community heraus entstanden. Preprints werden üblicherweise auf fachspezifischen Preprint-Servern hochgeladen. Auf den Plattformen findet kein Peer Review statt, i.d.R. aber eine elementare Eingangskontrolle, ob eine hochgeladene Publikation wissenschaftlich ist und zum fachlichen Spektrum passt. Preprints sind dauerhaft frei zugänglich. Sie ermöglichen noch vor der endgültigen Veröffentlichung eine kritische Diskussion in der Community.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" dirty="0" err="1"/>
               <a:t>arXiv</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>  = Online-Repositorium zur Bereitstellung von Preprint-Aufsätzen</a:t>
+              <a:t>  = Online-Repositorium zur Bereitstellung von Preprint-Aufsätzen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>qualitätsgesicherte Open-Access Quelle</a:t>
+              <a:t>Qualitätsgesicherte Open-Access Quelle</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Funktion eines Neuerscheinungsdienstes</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Kommunikationsplattform. </a:t>
+              <a:t>Kommunikationsplattform</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Seit 1991 ist </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>arXiv</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> besonders für die Fachbereiche Physik, Mathematik und Informatik ein unverzichtbarer Bestandteil der wissenschaftlichen Kommunikation.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="800" dirty="0">
@@ -32149,51 +32237,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3450E61C-796A-B2F1-E881-D2B4DC20B1F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761BD687-9031-6AF4-3715-FB4135824D6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -32326,51 +32414,51 @@
             <a:off x="315646" y="1051923"/>
             <a:ext cx="5949051" cy="3070831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -32647,285 +32735,293 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Die </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
               <a:t>WoS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t> Core Collection </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>ist ein aus mehreren Zeitschriften-Indizes (21.000+) sowie Sammlungen von Konferenzen und Büchern bestehender interdisziplinärer Zitationsindex u.a. </a:t>
+              <a:t>ist ein aus mehreren Zeitschriften-Indizes (21.000+), sowie Sammlungen von Konferenzen und Büchern, bestehender interdisziplinärer Zitationsindex u.a. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t>Science </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
               <a:t>Citation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t> Index </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
               <a:t>Expanded</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t> (SCI-</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
               <a:t>Expanded</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" i="1" dirty="0"/>
-              <a:t>); </a:t>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zugang ist abhängig vom Umfang der Lizenzierung der jeweiligen Institution.</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Die multidisziplinäre Sammlung deckt 254 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>WoS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t> Kategorien ab</a:t>
+              <a:t> Kategorien ab.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Empfehlenswert: Search, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>Advanced</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t> Search</a:t>
+              <a:t> Search.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Bibliographische Daten, Abstracts</a:t>
+              <a:t>Bibliographische Daten, Abstracts.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Artikelverknüpfung über Zitate: Forschungsentwicklung retrospektiv und prospektiv verfolgbar</a:t>
+              <a:t>Artikelverknüpfung über Zitate: Forschungsentwicklung retrospektiv und prospektiv verfolgbar.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Suche verwandter Artikel, die die gleiche Literatur zitieren</a:t>
+              <a:t>Suche verwandter Artikel, die die gleiche Literatur zitieren.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Inhaltliche Erschließung: Schlagwörter (Keywords Plus</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" baseline="30000" dirty="0"/>
               <a:t>®, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>Author</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t> Keywords)</a:t>
+              <a:t> Keywords).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Suchverfeinerung über Fachgebiete (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>WoS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
               <a:t>Categories</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>); </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" u="sng" dirty="0"/>
               <a:t>keine</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t> Klassifikation!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Merklisten zum Speichern, Ausdrucken und Exportieren in Literaturverwaltungsprogramme</a:t>
+              <a:t>Merklisten zum Speichern, Ausdrucken und Exportieren in Literaturverwaltungsprogramme.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>Tägliche Aktualisierung</a:t>
+              <a:t>Tägliche Aktualisierung.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -33072,51 +33168,51 @@
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -33437,51 +33533,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -33671,51 +33767,51 @@
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -34100,74 +34196,74 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Inhaltsplatzhalter 18">
+          <p:cNvPr id="10" name="Inhaltsplatzhalter 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965990AE-CB65-5D55-8C38-7F146E16195D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9396C16-D395-F568-18E4-FC8C6AE0B793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4072505" y="1245318"/>
-            <a:ext cx="4856487" cy="3313112"/>
+            <a:off x="4027370" y="1324272"/>
+            <a:ext cx="4906891" cy="3426511"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224D5DFD-A08D-D1D3-39F9-F374D597EC0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -34214,51 +34310,51 @@
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -34315,52 +34411,52 @@
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suchanfrage -&gt; Suchergebnis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Ellipse 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5087255" y="1549889"/>
-            <a:ext cx="2664648" cy="231356"/>
+            <a:off x="4896544" y="1905062"/>
+            <a:ext cx="1692188" cy="216024"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -34402,159 +34498,159 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="8513193" y="2997713"/>
+            <a:off x="8680995" y="3164778"/>
             <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="8582060" y="3838731"/>
+            <a:off x="8606961" y="4020324"/>
             <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="27" name="Gerade Verbindung mit Pfeil 26"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="8568984" y="3191041"/>
+            <a:off x="8726076" y="3361873"/>
             <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="31" name="Gerade Verbindung mit Pfeil 30"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="8582060" y="4012299"/>
+            <a:off x="8682008" y="4174393"/>
             <a:ext cx="144016" cy="104245"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -34629,102 +34725,102 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Grafik 20">
+          <p:cNvPr id="10" name="Grafik 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5A3380-EAE4-891A-23DD-BA855BE31E5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6005B5-B873-D611-B55A-A6B164345B84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4935842" y="1065452"/>
-            <a:ext cx="3902874" cy="3255128"/>
+            <a:off x="209119" y="1041366"/>
+            <a:ext cx="4577563" cy="3548258"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Grafik 13">
+          <p:cNvPr id="21" name="Grafik 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBC85871-D2A0-56B1-C3BD-60F1A07A618C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5A3380-EAE4-891A-23DD-BA855BE31E5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="345137" y="1015297"/>
-            <a:ext cx="4493800" cy="3283748"/>
+            <a:off x="4935842" y="1065452"/>
+            <a:ext cx="3902874" cy="3255128"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="327840" y="237726"/>
             <a:ext cx="5453271" cy="367717"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -34764,51 +34860,51 @@
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -34865,87 +34961,87 @@
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Trefferanzeige</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4057246" y="1686253"/>
+            <a:off x="4090339" y="1740448"/>
             <a:ext cx="110118" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="15875">
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="32" name="Gerade Verbindung mit Pfeil 31"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4105186" y="2678706"/>
+            <a:off x="4167364" y="2771504"/>
             <a:ext cx="143509" cy="87983"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -34975,87 +35071,87 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="143691" y="4176563"/>
+            <a:off x="77738" y="4212567"/>
             <a:ext cx="184129" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Ellipse 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3708127" y="1300031"/>
+            <a:off x="3715246" y="1336911"/>
             <a:ext cx="684000" cy="180000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="15875">
             <a:solidFill>
               <a:srgbClr val="D818A6"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -35111,51 +35207,51 @@
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49045B6B-A4EC-C26E-DE68-2E0AC2DFA9CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="183379" y="2952428"/>
+            <a:off x="96678" y="3008404"/>
             <a:ext cx="148125" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="3696F6"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -35543,51 +35639,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -35693,51 +35789,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zeitschriftendatenbank   ZDB   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -36316,51 +36412,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zeitschriftendatenbank   ZDB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -36662,51 +36758,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Elektronische Zeitschriftenbibliothek  EZB</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -37169,257 +37265,229 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPr id="8" name="Grafik 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9315B17-C980-EC94-0CAD-FF6849A032B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="950042" y="727855"/>
-            <a:ext cx="6720042" cy="4058339"/>
+            <a:off x="3800297" y="745127"/>
+            <a:ext cx="5083596" cy="2892686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360040" y="178718"/>
             <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>EZB-Link  zur  Verlagsseite</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>67</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75661541-5154-641E-FA41-39282026084C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="432048" y="1703837"/>
+            <a:ext cx="3936330" cy="2724216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="9" name="Gerade Verbindung mit Pfeil 8"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="14" name="Gerade Verbindung mit Pfeil 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8A52E26-EB8C-A271-4C82-7AFF4C7EA310}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="216024" cy="144016"/>
+          <a:xfrm flipV="1">
+            <a:off x="3024336" y="851577"/>
+            <a:ext cx="576064" cy="162612"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
-          </a:ln>
-[...70 lines deleted...]
-            <a:tailEnd type="none" w="lg" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3904098256"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -37670,51 +37738,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -37809,172 +37877,172 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="309298" y="1152227"/>
             <a:ext cx="8640000" cy="3312000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Internetportal mit Fachinformationen und elektronischen Ressourcen zu einem bestimmten Wissenschaftsgebiet</a:t>
+              <a:t>Internetportal mit Fachinformationen und elektronischen Ressourcen zu einem bestimmten Wissenschaftsgebiet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Aufbau und Pflege von wissenschaftlichen Instituten, Fachverbänden, Forschungsgesellschaften bzw. professionellen Informationsanbietern</a:t>
+              <a:t>Aufbau und Pflege von wissenschaftlichen Instituten, Fachverbänden, Forschungsgesellschaften bzw. professionellen Informationsanbietern.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Ressourcen mit hohem Qualitätsstandard (definierte Qualitätskriterien)</a:t>
+              <a:t>Ressourcen mit hohem Qualitätsstandard (definierte Qualitätskriterien).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Suche nach fachspezifischen Informationen und wissenschaftlich fundierter Literatur im Internet</a:t>
+              <a:t>Suche nach fachspezifischen Informationen und wissenschaftlich fundierter Literatur im Internet.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Dienste: u.a. Metasuche, Mailinglisten, Diskussionsforen, thematisch strukturierte Linksammlungen, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>Alerting</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>-Dienste</a:t>
+              <a:t>-Dienste.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
               <a:t>Beispiele</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>: NUMDAM, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>EuDML</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>, Project EUCLID, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>fidmath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>, GDZ, JSTOR</a:t>
+              <a:t>, GDZ, JSTOR.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -38186,51 +38254,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -38404,131 +38472,123 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="315906" y="1214310"/>
             <a:ext cx="8352928" cy="3519896"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Der Fachinformationsdienst Mathematik „</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>fidmath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>“ ermöglicht einen zentralen Sucheinstieg zu vielen mathematikspezifischen Informationsquellen</a:t>
+              <a:t>“ ermöglicht einen zentralen Sucheinstieg zu vielen mathematikspezifischen Informationsquellen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
               <a:t>Eingebunden</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> sind fachliche Datenbanken (u.a. Jahrbuch-Datenbank, Online Contents, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>arXiv</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>, NUMDAM, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>ELibM</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>, Fachkatalog Mathematik (GVK))</a:t>
+              <a:t>, Fachkatalog Mathematik (GVK)).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>DFG-Projekt der SUB Göttingen u. TIB Hannover in Koop. mit Mathematisches Forschungsinstitut </a:t>
-[...7 lines deleted...]
-              <a:t> (MFO) </a:t>
+              <a:t>DFG-Projekt der SUB Göttingen u. TIB Hannover in Koop. mit Mathematisches Forschungsinstitut Oberwolfach (MFO).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Lizenzen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -38755,168 +38815,168 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Fernleihe</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Onlinebestellung von in Bonner Bibliotheken nicht vorhandenen Büchern und Aufsätzen als registrierter Benutzer der ULB zum Pauschalpreis über die </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0" err="1"/>
               <a:t>DigiBib</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>; Lieferung von </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
-              <a:t>Bibliothek zu Bibliothek</a:t>
+              <a:t>Bibliothek zu Bibliothek.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings 2" pitchFamily="18" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Kostenpflichtige Dokumentenlieferdienste</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
               <a:t>Lieferung </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
               <a:t>direkt</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t> an Endnutzer; z.T. große Kostenunterschiede</a:t>
+              <a:t> an Endnutzer; z.T. große Kostenunterschiede.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
               <a:t>Subito</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>: Normal- und Eilbestellung von Büchern und Aufsätzen</a:t>
+              <a:t>: Normal- und Eilbestellung von Büchern und Aufsätzen.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
               <a:t>Pay per View</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>: direkter Download von der Webseite des Verlages</a:t>
+              <a:t>: direkter Download von der Webseite des Verlages.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
               <a:t>Bestellservice </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" b="1" dirty="0" err="1"/>
               <a:t>fidmath</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1400" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="400050" lvl="2" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t> Beschaffungs- oder Digitalisierungswunsch für spezielle Literatur</a:t>
+              <a:t> Beschaffungs- oder Digitalisierungswunsch für spezielle Literatur.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -39151,51 +39211,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -39320,135 +39380,131 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>sortieren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>weiterverarbeiten</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Auswahl an Zitationsstile</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>verschiedene Programme verfügbar z.B. </a:t>
+              <a:t>Verschiedene Programme sind verfügbar z.B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>Citavi</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>EndNote</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>Zotero</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>JabRef</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> ist an Arbeitsplätzen im Mathematischen Institut installiert. Import aus Datenbanken, die Austauschformate (z.B. RIS, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>BibTeX</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>, XML) anbieten</a:t>
+              <a:t>, XML) anbieten.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t> = Literaturverwaltungssystem </a:t>
+              <a:t>Mendeley = Literaturverwaltungssystem </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
               <a:t>und</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t> wissenschaftliches soziales Netzwerk; kostenlose Basisversion</a:t>
+              <a:t> wissenschaftliches soziales Netzwerk; kostenlose Basisversion.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -39760,51 +39816,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -39880,161 +39936,169 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zusammenfassung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311055" y="1224235"/>
-            <a:ext cx="8640000" cy="3312000"/>
+            <a:ext cx="8640000" cy="3168352"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Eine </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>gute Vorbereitung </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>der Recherche sehr wichtig für den Erfolg ist.</a:t>
+              <a:t>der Recherche ist sehr wichtig für den Erfolg.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Es </a:t>
+              <a:t>Es gibt </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>mehrere Recherchemethoden </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>zur effizienten Suche gibt.</a:t>
+              <a:t>zur effizienten Suche.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Es </a:t>
+              <a:t>Es gibt </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>mehrere Rechercheinstrumente </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>(Portale, Literaturdatenbanken, Suchmaschinen) gibt.</a:t>
+              <a:t>(Portale, Literaturdatenbanken, Suchmaschinen).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Mit </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>fachspezifischen Datenbanken </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>gezielt und schneller thematisch wissenschaftlich relevante Ergebnisse gefunden werden.</a:t>
+              <a:t>werden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>gezielt und schneller thematisch wissenschaftlich relevante Ergebnisse gefunden.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Das </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Internet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> viele Recherchemöglichkeiten bietet, aber nicht alle Informationen gleich wertvoll sind.</a:t>
+              <a:t> bietet viele Recherchemöglichkeiten, aber nicht alle Informationen sind gleich wertvoll.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -40243,51 +40307,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
@@ -40474,51 +40538,51 @@
             <a:off x="288033" y="288203"/>
             <a:ext cx="3707822" cy="810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Datumsplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Fußzeilenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -40706,51 +40770,51 @@
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Zum Zweck der </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" i="1" dirty="0"/>
               <a:t>nicht kommerziellen wissenschaftlichen Forschung </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>dürfen </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0"/>
               <a:t>bis zu 15 % </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-              <a:t>eines Werkes vervielfältigt, verbreitet und öffentlich zugänglich gemacht werden</a:t>
+              <a:t>eines Werkes vervielfältigt, verbreitet und öffentlich zugänglich gemacht werden.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>Für die </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" i="1" dirty="0"/>
               <a:t>eigene wissenschaftliche Forschung </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>dürfen </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0"/>
               <a:t>bis zu 75 % </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0"/>
               <a:t>eines Werkes vervielfältigt werden.</a:t>
@@ -40776,51 +40840,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -41123,51 +41187,51 @@
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>WiSe 2025/26</a:t>
+              <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
@@ -42205,54 +42269,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Präsentation_Vorlage-1</Template>
   <TotalTime></TotalTime>
-  <Words>4466</Words>
+  <Words>4570</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
-  <Paragraphs>693</Paragraphs>
+  <Paragraphs>696</Paragraphs>
   <Slides>77</Slides>
   <Notes>27</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>77</vt:i4>
       </vt:variant>