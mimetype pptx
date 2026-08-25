--- v2 (2026-05-27)
+++ v3 (2026-08-25)
@@ -62,50 +62,51 @@
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -167,54 +168,54 @@
   <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/tags/tag34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/tags/tag35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId79"/>
+    <p:notesMasterId r:id="rId80"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId80"/>
+    <p:handoutMasterId r:id="rId81"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="258" r:id="rId2"/>
     <p:sldId id="274" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="318" r:id="rId5"/>
     <p:sldId id="319" r:id="rId6"/>
     <p:sldId id="320" r:id="rId7"/>
     <p:sldId id="323" r:id="rId8"/>
     <p:sldId id="322" r:id="rId9"/>
     <p:sldId id="326" r:id="rId10"/>
     <p:sldId id="321" r:id="rId11"/>
     <p:sldId id="325" r:id="rId12"/>
     <p:sldId id="324" r:id="rId13"/>
     <p:sldId id="329" r:id="rId14"/>
     <p:sldId id="327" r:id="rId15"/>
     <p:sldId id="333" r:id="rId16"/>
     <p:sldId id="332" r:id="rId17"/>
     <p:sldId id="331" r:id="rId18"/>
     <p:sldId id="330" r:id="rId19"/>
     <p:sldId id="328" r:id="rId20"/>
     <p:sldId id="334" r:id="rId21"/>
     <p:sldId id="400" r:id="rId22"/>
     <p:sldId id="336" r:id="rId23"/>
     <p:sldId id="317" r:id="rId24"/>
@@ -228,77 +229,78 @@
     <p:sldId id="289" r:id="rId32"/>
     <p:sldId id="396" r:id="rId33"/>
     <p:sldId id="397" r:id="rId34"/>
     <p:sldId id="372" r:id="rId35"/>
     <p:sldId id="348" r:id="rId36"/>
     <p:sldId id="368" r:id="rId37"/>
     <p:sldId id="347" r:id="rId38"/>
     <p:sldId id="376" r:id="rId39"/>
     <p:sldId id="345" r:id="rId40"/>
     <p:sldId id="380" r:id="rId41"/>
     <p:sldId id="379" r:id="rId42"/>
     <p:sldId id="346" r:id="rId43"/>
     <p:sldId id="392" r:id="rId44"/>
     <p:sldId id="370" r:id="rId45"/>
     <p:sldId id="344" r:id="rId46"/>
     <p:sldId id="382" r:id="rId47"/>
     <p:sldId id="351" r:id="rId48"/>
     <p:sldId id="381" r:id="rId49"/>
     <p:sldId id="353" r:id="rId50"/>
     <p:sldId id="393" r:id="rId51"/>
     <p:sldId id="390" r:id="rId52"/>
     <p:sldId id="355" r:id="rId53"/>
     <p:sldId id="391" r:id="rId54"/>
     <p:sldId id="354" r:id="rId55"/>
     <p:sldId id="357" r:id="rId56"/>
-    <p:sldId id="398" r:id="rId57"/>
-[...20 lines deleted...]
-    <p:sldId id="260" r:id="rId78"/>
+    <p:sldId id="401" r:id="rId57"/>
+    <p:sldId id="398" r:id="rId58"/>
+    <p:sldId id="383" r:id="rId59"/>
+    <p:sldId id="352" r:id="rId60"/>
+    <p:sldId id="394" r:id="rId61"/>
+    <p:sldId id="386" r:id="rId62"/>
+    <p:sldId id="395" r:id="rId63"/>
+    <p:sldId id="387" r:id="rId64"/>
+    <p:sldId id="268" r:id="rId65"/>
+    <p:sldId id="384" r:id="rId66"/>
+    <p:sldId id="377" r:id="rId67"/>
+    <p:sldId id="378" r:id="rId68"/>
+    <p:sldId id="385" r:id="rId69"/>
+    <p:sldId id="269" r:id="rId70"/>
+    <p:sldId id="362" r:id="rId71"/>
+    <p:sldId id="363" r:id="rId72"/>
+    <p:sldId id="367" r:id="rId73"/>
+    <p:sldId id="310" r:id="rId74"/>
+    <p:sldId id="366" r:id="rId75"/>
+    <p:sldId id="365" r:id="rId76"/>
+    <p:sldId id="265" r:id="rId77"/>
+    <p:sldId id="261" r:id="rId78"/>
+    <p:sldId id="260" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9217025" cy="5184775"/>
   <p:notesSz cx="9928225" cy="6797675"/>
   <p:custDataLst>
-    <p:tags r:id="rId81"/>
+    <p:tags r:id="rId82"/>
   </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -459,60 +461,60 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr loop="1" showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="FF99CC"/>
+    <a:srgbClr val="87F7FD"/>
+    <a:srgbClr val="F961BB"/>
     <a:srgbClr val="8CF8F3"/>
-    <a:srgbClr val="87F7FD"/>
     <a:srgbClr val="8AE7FA"/>
     <a:srgbClr val="3696F6"/>
     <a:srgbClr val="F9B1BD"/>
     <a:srgbClr val="B381D9"/>
-    <a:srgbClr val="FF99CC"/>
     <a:srgbClr val="8FE406"/>
     <a:srgbClr val="D818A6"/>
-    <a:srgbClr val="FF3300"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{00A15C55-8517-42AA-B614-E9B94910E393}">
   <a:tblStyle styleId="{0E3FDE45-AF77-4B5C-9715-49D594BDF05E}" styleName="Helle Formatvorlage 1 - Akzent 2">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
@@ -1239,54 +1241,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16452" autoAdjust="0"/>
     <p:restoredTop sz="95742" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="112" d="100"/>
-          <a:sy n="112" d="100"/>
+          <a:sx n="116" d="100"/>
+          <a:sy n="116" d="100"/>
         </p:scale>
-        <p:origin x="114" y="672"/>
+        <p:origin x="350" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="590"/>
         <p:guide orient="horz" pos="817"/>
         <p:guide orient="horz" pos="1724"/>
         <p:guide orient="horz" pos="1905"/>
         <p:guide orient="horz" pos="3039"/>
         <p:guide orient="horz" pos="3221"/>
         <p:guide orient="horz" pos="182"/>
         <p:guide orient="horz" pos="2858"/>
         <p:guide pos="181"/>
         <p:guide pos="5625"/>
         <p:guide pos="2994"/>
         <p:guide pos="2812"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -1308,51 +1310,51 @@
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="75" d="100"/>
           <a:sy n="75" d="100"/>
         </p:scale>
         <p:origin x="2448" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="522"/>
         <p:guide orient="horz" pos="3760"/>
         <p:guide pos="3127"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1967,63 +1969,63 @@
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide58.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide59.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide68.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide69.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide72.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide73.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide76.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide77.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -3444,51 +3446,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>58</a:t>
+              <a:t>59</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4252884389"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3533,51 +3535,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>68</a:t>
+              <a:t>69</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2265301834"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3617,51 +3619,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>72</a:t>
+              <a:t>73</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3654309991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -3706,51 +3708,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>76</a:t>
+              <a:t>77</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2149582406"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -10139,166 +10141,170 @@
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrk.de/positionen/beschluss/detail/hochschule-im-digitalen-zeitalter-informationskompetenz-neu-begreifen-prozesse-anders-steuern/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/arxiv-alphabet/arxiv-alphabet-f-wie/#Fachkulturen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2013/10/24/arxiv-als-open-access-quelle/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.tib.eu/2025/05/13/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tib.eu/de/aktuelles/detail/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesetze-im-internet.de/urhg/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag30.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fidmath.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag32.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag33.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag34.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110298970/html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecampus.uni-bonn.de/goto_ecampus_cat_7154.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kopp@ulb.uni-bonn.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag35.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -14054,51 +14060,51 @@
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> Open Access Journals / Books</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Digitalisierte ältere Literatur </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>(Retrodigitalisierung und freier Zugriff auf digitale Inhalte)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Fach Open-Access-Repositorien mit retrodigitali­sierter Literatur</a:t>
+              <a:t>Fachliche Open Access-Repositorien mit retrodigitali­sierter Literatur</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Preprints, Veröffentlichungen ohne klassisches Peer-Review-Verfahren</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Disziplinäre Repositorien (Anbieter mit eigenen Prüfsystem für Preprints), wie z. B. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1" indent="0">
               <a:buNone/>
@@ -22372,65 +22378,68 @@
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suchanfrage nach einem Zeitschriftenaufsatz</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Gerade Verbindung mit Pfeil 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07436133-CEA5-639D-E13C-45510CE4EB35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4896544" y="4341803"/>
-            <a:ext cx="144016" cy="115965"/>
+            <a:off x="4896544" y="4320579"/>
+            <a:ext cx="216024" cy="137189"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="B381D9"/>
+              <a:srgbClr val="F961BB"/>
             </a:solidFill>
+            <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614377337"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -23072,73 +23081,74 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
+          <p:cNvPr id="12" name="Inhaltsplatzhalter 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400A6424-33C0-AC82-B83D-87B37F5F5182}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800AD786-4542-8EB8-D921-87E6D7CC68E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="32064" t="8878"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4758657" y="1118217"/>
-            <a:ext cx="4170335" cy="3346378"/>
+            <a:off x="5001268" y="1141437"/>
+            <a:ext cx="3384824" cy="3602462"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Grafik 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0625BA38-CDDB-AAB3-006E-812DBB9FADB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -23316,103 +23326,103 @@
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3528392" y="1550743"/>
-            <a:ext cx="963476" cy="278777"/>
+            <a:off x="3888432" y="1910783"/>
+            <a:ext cx="1005942" cy="600341"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Grafik 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D412CA86-8A5B-98CB-DC1D-83CEF95EEAE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4458369" y="839591"/>
-            <a:ext cx="4470623" cy="202468"/>
+            <a:off x="4720245" y="851451"/>
+            <a:ext cx="4208747" cy="190608"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140586278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -23595,72 +23605,72 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Grafik 10">
+          <p:cNvPr id="9" name="Grafik 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2D7A6A1-9A1E-B3C4-96B9-1E187B005333}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B3BF3CA-55A5-6EBB-7D6C-F549B5A7C5B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4766445" y="754055"/>
-            <a:ext cx="4204413" cy="3775391"/>
+            <a:off x="4439518" y="1158321"/>
+            <a:ext cx="4439826" cy="3580493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="316770" y="179749"/>
             <a:ext cx="2265783" cy="459979"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23728,57 +23738,59 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Gerade Verbindung mit Pfeil 14"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipV="1">
-[...1 lines deleted...]
-            <a:ext cx="353581" cy="95109"/>
+          <a:xfrm>
+            <a:off x="3969318" y="1296243"/>
+            <a:ext cx="353581" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -23805,122 +23817,98 @@
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Verfügbarkeit des Aufsatzes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Textfeld 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6210156" y="2209754"/>
+            <a:off x="6078088" y="2811896"/>
             <a:ext cx="3153048" cy="107722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="700" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ACHTUNG: Hinweis bezieht sich auf den EZB-Zugang für den gesuchten Jg.!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Grafik 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="281932" y="1018645"/>
             <a:ext cx="3570767" cy="2040889"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2304256" y="909023"/>
             <a:ext cx="62273" cy="243204"/>
           </a:xfrm>
@@ -23936,88 +23924,88 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="6011999" y="2263615"/>
+            <a:off x="5773839" y="2865757"/>
             <a:ext cx="177857" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="3175">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Ellipse 29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5003999" y="2951999"/>
-            <a:ext cx="1008000" cy="215071"/>
+            <a:off x="4765839" y="3081936"/>
+            <a:ext cx="1008000" cy="202207"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -24029,93 +24017,123 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Ellipse 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65B0E11B-0D1E-00D9-943E-2413FB46E336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4991213" y="1804701"/>
-            <a:ext cx="1008000" cy="144000"/>
+            <a:off x="4742738" y="2358891"/>
+            <a:ext cx="1020097" cy="158262"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDot"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Grafik 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D89E169A-EC32-C182-A609-649A5EDCBE0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4439518" y="783972"/>
+            <a:ext cx="993037" cy="292366"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3653800570"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -25299,50 +25317,92 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="2105C7"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="2105C7"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Secondary</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="2105C7"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15191A1A-91C8-E6FD-A42F-1FAF24236008}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="1512168" y="2232347"/>
+            <a:ext cx="144016" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3088836775"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -26044,74 +26104,74 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Inhaltsplatzhalter 14">
+          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8330B1FB-90D6-8802-E3E6-18DC9A752A95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{444F2073-6712-E990-652D-B542317B368E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4672687" y="884439"/>
-            <a:ext cx="4446162" cy="3744636"/>
+            <a:off x="4680520" y="1008211"/>
+            <a:ext cx="4248472" cy="3552582"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB4BAEA7-3E99-91AB-A8BE-3A7ACCD96A69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -28142,105 +28202,134 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
+          <p:cNvPr id="17" name="Inhaltsplatzhalter 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E91742D-ECBF-03B5-4E4B-056B8D2FCD07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="17970"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="203992" y="1051380"/>
+            <a:ext cx="4498684" cy="3279026"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Grafik 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E6D22DB-156F-1C5F-94CD-9153035B07E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="149599" y="721090"/>
+            <a:ext cx="4536000" cy="163705"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
           <p:cNvPr id="22" name="Grafik 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5586788-7603-A934-244A-B41ADAE554FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4787393" y="567485"/>
             <a:ext cx="4023393" cy="4113133"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...27 lines deleted...]
-          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="325629" y="162949"/>
             <a:ext cx="2641273" cy="352776"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>Zbmath</a:t>
@@ -28429,216 +28518,216 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="1367381" y="683094"/>
+            <a:off x="1152032" y="871385"/>
             <a:ext cx="241287" cy="112621"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="22225">
             <a:solidFill>
               <a:srgbClr val="9CFC1C"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="486239" y="515725"/>
+            <a:off x="259585" y="721090"/>
             <a:ext cx="327854" cy="160155"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="913455" y="670819"/>
+            <a:off x="763830" y="871385"/>
             <a:ext cx="182153" cy="123790"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="8FE406"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="352493" y="1440259"/>
+            <a:off x="359057" y="1329053"/>
             <a:ext cx="203612" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Ellipse 24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6408712" y="1673325"/>
             <a:ext cx="1079296" cy="126387"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="19050">
+          <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFFF99"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
@@ -28680,100 +28769,80 @@
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Grafik 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{791086F8-4D89-B2CF-CE95-B34E7EC5B777}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
-[...5 lines deleted...]
-          <a:prstGeom prst="ellipse">
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="648072" y="4473566"/>
+            <a:ext cx="2664296" cy="245719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...34 lines deleted...]
-      </p:sp>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2395348902"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -29151,72 +29220,72 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Grafik 13">
+          <p:cNvPr id="7" name="Grafik 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36E81BC-C52E-D4CA-BB37-221F69B4B6BC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9A82D7B-70E2-7E66-8C3C-1A439C1A671C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1006159" y="530247"/>
-            <a:ext cx="4056488" cy="4236777"/>
+            <a:off x="988694" y="576163"/>
+            <a:ext cx="3993038" cy="4193357"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Grafik 17"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4"/>
           <a:srcRect l="56779" t="23040" r="31427" b="32320"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6222841" y="1252035"/>
             <a:ext cx="1296144" cy="3066313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -29406,51 +29475,51 @@
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>52</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Ellipse 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1908000" y="504000"/>
+            <a:off x="1872208" y="521016"/>
             <a:ext cx="540000" cy="232225"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
@@ -29531,51 +29600,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="29" name="Gerade Verbindung mit Pfeil 28"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="611095" y="4349252"/>
+            <a:off x="647236" y="4289478"/>
             <a:ext cx="317110" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="31750">
             <a:solidFill>
               <a:schemeClr val="bg1">
                 <a:lumMod val="65000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -29648,51 +29717,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Ellipse 23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4181941" y="2826618"/>
+            <a:off x="4105256" y="2851750"/>
             <a:ext cx="1005951" cy="282811"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -29758,51 +29827,51 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="36" name="Gerade Verbindung mit Pfeil 35"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="5043328" y="2520379"/>
+            <a:off x="5022208" y="2547037"/>
             <a:ext cx="236103" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="15875">
             <a:solidFill>
               <a:srgbClr val="7030A0"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
@@ -31205,55 +31274,55 @@
               <a:rPr lang="de-DE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>BEACHTEN: Ergebnis ist abhängig vom Suchbegriff mit und ohne „* “ bzw. „s“</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="10" name="Gerade Verbindung mit Pfeil 9"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="6192688" y="3456483"/>
             <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="8AE7FA"/>
+              <a:srgbClr val="87F7FD"/>
             </a:solidFill>
-            <a:prstDash val="sysDot"/>
+            <a:prstDash val="solid"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
@@ -31315,134 +31384,178 @@
               <a:t> Classification (MSC):</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Übersicht der Klassen und Suche in der MSC 2020</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Gerade Verbindung mit Pfeil 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD5CBE7A-AE54-E7EE-1934-766BF175EA62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3312368" y="2714827"/>
+            <a:ext cx="144016" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1385364190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="22" name="Grafik 21">
+          <p:cNvPr id="17" name="Grafik 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452D0D44-9A55-3BFA-7979-137179F213CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F611362-5F60-265B-B931-A31F2DB7885C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="237559" y="821219"/>
-            <a:ext cx="4850154" cy="3916274"/>
+            <a:off x="305048" y="1008210"/>
+            <a:ext cx="4728102" cy="3665664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Grafik 15">
+          <p:cNvPr id="14" name="Grafik 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F8F7191-82EB-6597-2012-42C5DB3DB4B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4D41071-208F-40FA-E99D-5CF536EDD451}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5276997" y="735143"/>
-            <a:ext cx="3702469" cy="3951374"/>
+            <a:off x="5281987" y="781492"/>
+            <a:ext cx="3708863" cy="3665665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304433" y="191050"/>
             <a:ext cx="2435260" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -31988,1022 +32101,907 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E686926-B1CE-70FF-E3BF-4FD4B3489D36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{809BB7A4-1883-48F3-B9EA-83D927C88C11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360104" y="212317"/>
-            <a:ext cx="7992888" cy="439725"/>
+            <a:off x="288032" y="227981"/>
+            <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
-              <a:t>volltextDatenbanken</a:t>
+              <a:t>zbMath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>   „Preprint-server“</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+              <a:t> open</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD859EC-E1E0-AE5F-FD05-93C10058FA95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6808F36-583B-9134-28C4-539EF8E5FE73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...177 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5112568" y="826672"/>
+            <a:ext cx="3456384" cy="3963477"/>
+          </a:xfrm>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3450E61C-796A-B2F1-E881-D2B4DC20B1F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{172C0605-D7E1-1585-4DED-900F517FDA9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761BD687-9031-6AF4-3715-FB4135824D6E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CB282C-7C86-DCF5-7E38-DB98C2646862}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF7B1827-7DA5-86E6-0928-AB0B1C83EE14}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{020121AE-3985-D03F-AD9F-B8E210DDE6F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>56</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Textfeld 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A485032E-C2C7-0216-C729-A2C2E51348B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3492108" y="384554"/>
+            <a:ext cx="1836484" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Suche nach  Autoren</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{839862BF-D2DB-1FE2-5232-6BFCBA4921BD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect b="25112"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="316757" y="1008211"/>
+            <a:ext cx="4201590" cy="3600400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Ellipse 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F32B5CFF-2470-DF34-0158-06690AF1B5F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1656184" y="1003781"/>
+            <a:ext cx="576064" cy="197345"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Gerade Verbindung mit Pfeil 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AAA031D-FCE1-D350-D344-BDFBDAFD8D3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3096344" y="1800300"/>
+            <a:ext cx="1836205" cy="2376264"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC74510D-21EA-81FA-B6DE-535E38DE2EE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="6048672" y="1656283"/>
+            <a:ext cx="144016" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4F26CFF-06D3-9652-BDDA-E3AD43F65B64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="154775" y="1368251"/>
+            <a:ext cx="144016" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2856346221"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="38522396"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E686926-B1CE-70FF-E3BF-4FD4B3489D36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="306890" y="142108"/>
-[...6 lines deleted...]
-          <a:p>
+            <a:off x="360104" y="212317"/>
+            <a:ext cx="7992888" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>volltextDatenbanken</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>ARXIV	      </a:t>
-[...25 lines deleted...]
-          </p:cNvPicPr>
+              <a:t>   „Preprint-server“</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD859EC-E1E0-AE5F-FD05-93C10058FA95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvPicPr>
-[...17 lines deleted...]
-          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="360104" y="792187"/>
+            <a:ext cx="8473921" cy="4104455"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Preprint-Server</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>sind häufig aus der Community heraus entstanden. Preprints werden üblicherweise auf fachspezifischen Preprint-Servern hochgeladen. Auf den Plattformen findet kein Peer Review statt, i.d.R. aber eine elementare Eingangskontrolle, ob eine hochgeladene Publikation wissenschaftlich ist und zum fachlichen Spektrum passt. Preprints sind dauerhaft frei zugänglich. Sie ermöglichen noch vor der endgültigen Veröffentlichung eine kritische Diskussion in der Community.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0" err="1"/>
+              <a:t>arXiv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>  = Online-Repositorium zur Bereitstellung von Preprint-Aufsätzen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Qualitätsgesicherte Open-Access Quelle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Funktion eines Neuerscheinungsdienstes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Kommunikationsplattform</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Seit 1991 ist </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>arXiv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> besonders für die Fachbereiche Physik, Mathematik und Informatik ein unverzichtbarer Bestandteil der wissenschaftlichen Kommunikation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://blog.tib.eu/2013/10/24/arxiv-als-open-access-quelle/</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://blog.tib.eu/arxiv-alphabet/arxiv-alphabet-f-wie/#Fachkulturen</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://www.tib.eu/de/aktuelles/detail/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://blog.tib.eu/2025/05/13/die-wissenschaft-schuetzen-tib-baut-dark-archive-fuer-arxiv-auf/</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3450E61C-796A-B2F1-E881-D2B4DC20B1F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{761BD687-9031-6AF4-3715-FB4135824D6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF7B1827-7DA5-86E6-0928-AB0B1C83EE14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>57</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...160 lines deleted...]
-      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="605904329"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2856346221"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="343755" y="299501"/>
-            <a:ext cx="8640960" cy="409310"/>
+            <a:off x="306890" y="142108"/>
+            <a:ext cx="5813790" cy="535714"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Web </a:t>
+              <a:t>ARXIV	      </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
-              <a:t>of</a:t>
+              <a:t>PrePrint</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Science  –  </a:t>
-[...13 lines deleted...]
-          </p:cNvSpPr>
+              <a:t>- / </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>ePrint</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Server</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
-        </p:nvSpPr>
-[...254 lines deleted...]
-      </p:sp>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="13048" b="4361"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="315646" y="1051923"/>
+            <a:ext cx="5949051" cy="3070831"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
@@ -33027,171 +33025,543 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>58</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="Textfeld 7"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111848" y="796844"/>
+            <a:ext cx="4920575" cy="1686933"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5119534" y="2088331"/>
-            <a:ext cx="3865181" cy="420628"/>
+            <a:off x="6264697" y="409965"/>
+            <a:ext cx="2160239" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1200" cap="all" dirty="0">
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent2">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent3"/>
                 </a:solidFill>
-                <a:latin typeface="Exo 2 Semi Bold" pitchFamily="50" charset="0"/>
               </a:rPr>
-              <a:t>Online - Literatur- und Zitationsdatenbanken</a:t>
-[...15 lines deleted...]
-      </p:sp>
+              <a:t>Suchanfrage -&gt; Suchergebnis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Grafik 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="1" r="462"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4488025" y="2483777"/>
+            <a:ext cx="4516161" cy="2133736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Gerade Verbindung mit Pfeil 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8424936" y="2483777"/>
+            <a:ext cx="133065" cy="103561"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720032" y="1800299"/>
+            <a:ext cx="144016" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130119617"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="605904329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="442969" y="342363"/>
-            <a:ext cx="5112568" cy="400059"/>
+            <a:off x="343755" y="299501"/>
+            <a:ext cx="8640960" cy="409310"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Science Core Collection  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> Science  –  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500" dirty="0"/>
+              <a:t>Portal für die parallele und interdisziplinäre Recherche</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="343755" y="941187"/>
+            <a:ext cx="8736219" cy="3672408"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> Core Collection </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>ist ein aus mehreren Zeitschriften-Indizes (21.000+), sowie Sammlungen von Konferenzen und Büchern, bestehender interdisziplinärer Zitationsindex u.a. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t>Science </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
+              <a:t>Citation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t> Index </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
+              <a:t>Expanded</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t> (SCI-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0" err="1"/>
+              <a:t>Expanded</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Zugang ist abhängig vom Umfang der Lizenzierung der jeweiligen Institution.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Die multidisziplinäre Sammlung deckt 254 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Kategorien ab.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Empfehlenswert: Search, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>Advanced</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Search.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Bibliographische Daten, Abstracts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Artikelverknüpfung über Zitate: Forschungsentwicklung retrospektiv und prospektiv verfolgbar.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Suche verwandter Artikel, die die gleiche Literatur zitieren.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Inhaltliche Erschließung: Schlagwörter (Keywords Plus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" baseline="30000" dirty="0"/>
+              <a:t>®, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Keywords).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Suchverfeinerung über Fachgebiete (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>WoS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1"/>
+              <a:t>Categories</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>); </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" u="sng" dirty="0"/>
+              <a:t>keine</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t> Klassifikation!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Merklisten zum Speichern, Ausdrucken und Exportieren in Literaturverwaltungsprogramme.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Tägliche Aktualisierung.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -33218,199 +33588,108 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>59</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...10 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Textfeld 7"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...9 lines deleted...]
-            <a:ext cx="8415564" cy="3342678"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5119534" y="2088331"/>
+            <a:ext cx="3865181" cy="420628"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...20 lines deleted...]
-          </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...29 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="40000"/>
+                    <a:lumOff val="60000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Exo 2 Semi Bold" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Online - Literatur- und Zitationsdatenbanken</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...54 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="911099928"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130119617"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -33722,51 +34001,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="288033" y="216122"/>
+            <a:off x="442969" y="342363"/>
             <a:ext cx="5112568" cy="400059"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t> Science Core Collection  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
@@ -33819,1068 +34098,856 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>60</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
+          <p:cNvPr id="10" name="Grafik 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6263607D-8267-8F3D-4B23-5180F6D9DCAB}"/>
-[...28 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CC5782-AA35-1A52-FA36-1C25C5369B53}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D670B9-8FF7-555A-A584-19FBDE1C0C52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5040560" y="896184"/>
-            <a:ext cx="3681230" cy="3027224"/>
+            <a:off x="442969" y="921048"/>
+            <a:ext cx="8415564" cy="3342678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5E1F78-573C-5192-7132-053B21FF4E2C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9B656BD-AE9A-D4CD-D4E7-37BB5DCDEAA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1368152" y="1224235"/>
-            <a:ext cx="720080" cy="144016"/>
+            <a:off x="4104456" y="1440259"/>
+            <a:ext cx="720080" cy="216024"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575">
+          <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Ellipse 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD97889D-F638-6A01-C18E-FFF51CE21AC3}"/>
-[...85 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8128FB4-4EFB-0849-6DEA-D43F1108E74A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E33DC548-F584-2650-09E6-827AE675EE92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5976664" y="1189359"/>
-            <a:ext cx="720080" cy="144016"/>
+            <a:off x="6048672" y="1440259"/>
+            <a:ext cx="792088" cy="216024"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="28575">
+          <a:ln>
             <a:solidFill>
-              <a:schemeClr val="accent5">
-[...2 lines deleted...]
-              </a:schemeClr>
+              <a:srgbClr val="8CF8F3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...1 lines deleted...]
-          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Ellipse 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2B764A-289A-6EF5-1091-0E1006E2265E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{977920EB-3A93-8AD0-0724-63EDFA46B130}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
-[...5 lines deleted...]
-          <a:prstGeom prst="straightConnector1">
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="358492" y="1368250"/>
+            <a:ext cx="793540" cy="208447"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:noFill/>
+          <a:ln>
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
+              <a:srgbClr val="FF99CC"/>
             </a:solidFill>
-            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="accent1"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="0">
+          <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:cxnSp>
-[...41 lines deleted...]
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056152326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="911099928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288033" y="216122"/>
+            <a:ext cx="5112568" cy="400059"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Web </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Science Core Collection  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>61</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Inhaltsplatzhalter 9">
+          <p:cNvPr id="13" name="Inhaltsplatzhalter 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9396C16-D395-F568-18E4-FC8C6AE0B793}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6263607D-8267-8F3D-4B23-5180F6D9DCAB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4027370" y="1324272"/>
-            <a:ext cx="4906891" cy="3426511"/>
+            <a:off x="290798" y="896184"/>
+            <a:ext cx="4509464" cy="2851200"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Grafik 10">
+          <p:cNvPr id="18" name="Grafik 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224D5DFD-A08D-D1D3-39F9-F374D597EC0F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76CC5782-AA35-1A52-FA36-1C25C5369B53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="308037" y="932127"/>
-            <a:ext cx="3577698" cy="1899836"/>
+            <a:off x="5040560" y="896184"/>
+            <a:ext cx="3681230" cy="3027224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titel 1"/>
-[...379 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E55C02-5BE9-1D3F-4BE7-28AAA14EC174}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC5E1F78-573C-5192-7132-053B21FF4E2C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1008112" y="1152227"/>
-            <a:ext cx="792088" cy="215652"/>
+            <a:off x="1368152" y="1224235"/>
+            <a:ext cx="720080" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="28575">
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD97889D-F638-6A01-C18E-FFF51CE21AC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="720080" y="1693432"/>
+            <a:ext cx="144016" cy="178875"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4CE01E3-A92D-F4A6-1154-79B8CD721C6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6264696" y="1584275"/>
+            <a:ext cx="72008" cy="109157"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Ellipse 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8128FB4-4EFB-0849-6DEA-D43F1108E74A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5976664" y="1189359"/>
+            <a:ext cx="720080" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA2B764A-289A-6EF5-1091-0E1006E2265E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8280952" y="2373792"/>
+            <a:ext cx="144080" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{439B8928-8900-CCA4-EF42-0718247C2130}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="7668000" y="2952000"/>
+            <a:ext cx="108000" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="8CF8F3"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294610042"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2056152326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Grafik 9">
+          <p:cNvPr id="14" name="Inhaltsplatzhalter 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6005B5-B873-D611-B55A-A6B164345B84}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA13AEAA-1EDB-BC1D-D25D-5E8A21D8577B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="209119" y="1041366"/>
-[...4 lines deleted...]
-          </a:prstGeom>
+            <a:off x="4119348" y="1500035"/>
+            <a:ext cx="4938768" cy="3260127"/>
+          </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Grafik 20">
+          <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5A3380-EAE4-891A-23DD-BA855BE31E5B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224D5DFD-A08D-D1D3-39F9-F374D597EC0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4935842" y="1065452"/>
-            <a:ext cx="3902874" cy="3255128"/>
+            <a:off x="308037" y="932127"/>
+            <a:ext cx="3577698" cy="1899836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="327840" y="237726"/>
-            <a:ext cx="5453271" cy="367717"/>
+            <a:off x="288033" y="216122"/>
+            <a:ext cx="5112568" cy="400059"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Web </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> Science </a:t>
-[...22 lines deleted...]
-              </a:rPr>
+              <a:t> Science Core Collection  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
@@ -34912,629 +34979,1349 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>62</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvPr id="12" name="Textfeld 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6336704" y="325250"/>
-            <a:ext cx="1296144" cy="246221"/>
+            <a:off x="5904656" y="305455"/>
+            <a:ext cx="2448336" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Trefferanzeige</a:t>
-            </a:r>
+              <a:t>Suchanfrage -&gt; Suchergebnis</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Ellipse 29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4896544" y="1905062"/>
+            <a:ext cx="1692188" cy="216024"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
+          <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="110118" cy="72008"/>
+          <a:xfrm>
+            <a:off x="308037" y="1656283"/>
+            <a:ext cx="252029" cy="94150"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="15875">
+          <a:ln w="25400">
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
+              <a:srgbClr val="FF3300"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="32" name="Gerade Verbindung mit Pfeil 31"/>
+          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="4167364" y="2771504"/>
-            <a:ext cx="143509" cy="87983"/>
+            <a:off x="8680995" y="3164778"/>
+            <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="19050">
             <a:solidFill>
-              <a:schemeClr val="accent2"/>
+              <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="39" name="Gerade Verbindung mit Pfeil 38"/>
-[...2 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="72008" cy="172637"/>
+          <a:xfrm flipH="1">
+            <a:off x="8640992" y="4025013"/>
+            <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="15875">
+          <a:ln w="19050">
             <a:solidFill>
-              <a:srgbClr val="F9B1BD"/>
+              <a:srgbClr val="00B050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
+          <p:cNvPr id="27" name="Gerade Verbindung mit Pfeil 26"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="184129" cy="72008"/>
+          <a:xfrm flipH="1">
+            <a:off x="8726076" y="3361873"/>
+            <a:ext cx="144016" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
-            </a:solidFill>
-[...90 lines deleted...]
-              <a:srgbClr val="B381D9"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Gerade Verbindung mit Pfeil 30"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8690520" y="4133022"/>
+            <a:ext cx="144016" cy="104245"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ellipse 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E55C02-5BE9-1D3F-4BE7-28AAA14EC174}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1008112" y="1152227"/>
+            <a:ext cx="792088" cy="215652"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
           <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49045B6B-A4EC-C26E-DE68-2E0AC2DFA9CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E0F75-2279-1579-E6BD-D9F981403ABB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvCxnSpPr>
-[...1 lines deleted...]
-          </p:cNvCxnSpPr>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="96678" y="3008404"/>
-            <a:ext cx="148125" cy="72008"/>
+            <a:off x="3960440" y="2448371"/>
+            <a:ext cx="216024" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
+          <a:ln w="25400">
             <a:solidFill>
-              <a:srgbClr val="3696F6"/>
+              <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17">
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2265EBAB-DBD1-EA67-C953-62515DC84176}"/>
-[...43 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1161F9-469D-BD1F-3195-DF8960F1D43D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF308EB-0C5D-AE44-4E67-FD36541EF1B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
-            <a:off x="8368130" y="1673881"/>
-            <a:ext cx="110118" cy="72008"/>
+            <a:off x="8825011" y="2304355"/>
+            <a:ext cx="103981" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="15875">
+          <a:ln w="31750">
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
-[...139 lines deleted...]
-              <a:schemeClr val="accent2"/>
+              <a:srgbClr val="FF99CC"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1120210739"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294610042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57E9210D-C900-8C28-C1B3-383A6C9ABE51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="255813" y="1064099"/>
+            <a:ext cx="4530869" cy="3447073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Grafik 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5A3380-EAE4-891A-23DD-BA855BE31E5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4935842" y="1065452"/>
+            <a:ext cx="3902874" cy="3255128"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="327840" y="237726"/>
+            <a:ext cx="5453271" cy="367717"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Web </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Science </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>core</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>collection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>63</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6336704" y="325250"/>
+            <a:ext cx="1296144" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Trefferanzeige</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4104456" y="1740448"/>
+            <a:ext cx="96001" cy="83030"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="32" name="Gerade Verbindung mit Pfeil 31"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4167364" y="2771504"/>
+            <a:ext cx="143509" cy="87983"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="39" name="Gerade Verbindung mit Pfeil 38"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3168352" y="842660"/>
+            <a:ext cx="72008" cy="172637"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="F9B1BD"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="103903" y="4176563"/>
+            <a:ext cx="184129" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Ellipse 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3626873" y="1329983"/>
+            <a:ext cx="684000" cy="180000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D818A6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F855E98E-5E6F-9EB6-9C85-85A27B3BC59B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4859084" y="3044408"/>
+            <a:ext cx="169277" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="B381D9"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49045B6B-A4EC-C26E-DE68-2E0AC2DFA9CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="96678" y="3008404"/>
+            <a:ext cx="148125" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3696F6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2265EBAB-DBD1-EA67-C953-62515DC84176}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4825061" y="2512391"/>
+            <a:ext cx="148125" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="3696F6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="22" name="Gerade Verbindung mit Pfeil 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1161F9-469D-BD1F-3195-DF8960F1D43D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8368130" y="1673881"/>
+            <a:ext cx="110118" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="23" name="Gerade Verbindung mit Pfeil 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F7ED89F-C601-2A0D-12CB-742F191F3C63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8368130" y="2504404"/>
+            <a:ext cx="143509" cy="87983"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Ellipse 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43F6E349-219B-ABC1-C098-10E448F13EBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7817729" y="1327847"/>
+            <a:ext cx="650824" cy="144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="D818A6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2087FD-4E4C-9E90-E2CB-5422E7F1274D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4755054" y="4176563"/>
+            <a:ext cx="184129" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975CB150-818D-F6F8-569F-F493BB1AB769}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4392488" y="1823478"/>
+            <a:ext cx="144016" cy="120837"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC2A51C7-B3F9-590B-0FDF-343D73761347}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="8501396" y="1735088"/>
+            <a:ext cx="144016" cy="120837"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="FF99CC"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1120210739"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360040" y="233796"/>
             <a:ext cx="4917403" cy="511733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zeitschriftendatenbanken</a:t>
             </a:r>
           </a:p>
@@ -35683,73 +36470,73 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>63</a:t>
+              <a:t>64</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1641478113"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Grafik 13"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
@@ -35833,51 +36620,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>64</a:t>
+              <a:t>65</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Textfeld 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1295381" y="1678816"/>
             <a:ext cx="4176464" cy="389850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -36351,51 +37138,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Suche -&gt; Treffer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="191521628"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -36456,51 +37243,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>65</a:t>
+              <a:t>66</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Inhaltsplatzhalter 10"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="9233" t="13048" r="7906" b="4361"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1405556" y="815471"/>
             <a:ext cx="6227292" cy="3879296"/>
           </a:xfrm>
@@ -36673,51 +37460,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Bestandsnachweis</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3321468519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="20" name="Grafik 19"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -36802,51 +37589,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>66</a:t>
+              <a:t>67</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Ellipse 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="199757" y="1126982"/>
             <a:ext cx="1904550" cy="253440"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="22225">
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
           </a:ln>
@@ -37246,51 +38033,51 @@
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0" err="1">
               <a:solidFill>
                 <a:schemeClr val="accent5">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484052857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Grafik 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9315B17-C980-EC94-0CAD-FF6849A032B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -37381,51 +38168,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>67</a:t>
+              <a:t>68</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75661541-5154-641E-FA41-39282026084C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -37461,560 +38248,342 @@
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="28575">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="Gerade Verbindung mit Pfeil 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDF28EE-1259-561F-E95D-500ED8E2EA53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="324000" y="3492000"/>
+            <a:ext cx="288032" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3904098256"/>
-      </p:ext>
-[...329 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744793287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="309298" y="360139"/>
+            <a:off x="372584" y="225585"/>
             <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Fachportale</a:t>
+              <a:t>Informationen  im  Internet</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="309298" y="1152227"/>
-            <a:ext cx="8640000" cy="3312000"/>
+            <a:off x="372584" y="805216"/>
+            <a:ext cx="7980408" cy="3816424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Internetquellen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Internetportal mit Fachinformationen und elektronischen Ressourcen zu einem bestimmten Wissenschaftsgebiet.</a:t>
+              <a:t>Heterogene Informationen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Qualitätskontrolle, Seriosität ist nicht überall gegeben</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Suchmaschinen </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Aufbau und Pflege von wissenschaftlichen Instituten, Fachverbänden, Forschungsgesellschaften bzw. professionellen Informationsanbietern.</a:t>
-            </a:r>
+              <a:t>(Google, Google Scholar, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>BASE: Bielefeld Academic Search Engine, …), Deep Web (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>geschützte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>Inhalte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>sind</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" err="1"/>
+              <a:t>nicht</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1"/>
+              <a:t>auffindbar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Open Access </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Ressourcen mit hohem Qualitätsstandard (definierte Qualitätskriterien).</a:t>
+              <a:t>(kostenfreier Zugang zu wissenschaftlichen Dokumenten im </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Internet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Suche nach fachspezifischen Informationen und wissenschaftlich fundierter Literatur im Internet.</a:t>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wikipedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(freie Online-Enzyklopädie mit Literaturhinweisen und Links)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Webseiten </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Dienste: u.a. Metasuche, Mailinglisten, Diskussionsforen, thematisch strukturierte Linksammlungen, </a:t>
-[...7 lines deleted...]
-              <a:t>-Dienste.</a:t>
+              <a:t>(z.B. ULB Bonn und Fachbibliothek Mathematik mit Informationen und Links)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
-[...20 lines deleted...]
-              <a:t>, GDZ, JSTOR.</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Fachportale</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38022,80 +38591,84 @@
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>69</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3114150345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744793287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -38422,145 +38995,187 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="318934" y="264602"/>
-            <a:ext cx="3361353" cy="511733"/>
+            <a:off x="309298" y="360139"/>
+            <a:ext cx="4917403" cy="439725"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Fachportal   </a:t>
+              <a:t>Fachportale</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="315906" y="1214310"/>
-            <a:ext cx="8352928" cy="3519896"/>
+            <a:off x="309298" y="1152227"/>
+            <a:ext cx="8640000" cy="3312000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Internetportal mit Fachinformationen und elektronischen Ressourcen zu einem bestimmten Wissenschaftsgebiet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>Der Fachinformationsdienst Mathematik „</a:t>
-[...4 lines deleted...]
-              </a:rPr>
+              <a:t>Aufbau und Pflege von wissenschaftlichen Instituten, Fachverbänden, Forschungsgesellschaften bzw. professionellen Informationsanbietern.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Ressourcen mit hohem Qualitätsstandard (definierte Qualitätskriterien).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Suche nach fachspezifischen Informationen und wissenschaftlich fundierter Literatur im Internet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Dienste: u.a. Metasuche, Mailinglisten, Diskussionsforen, thematisch strukturierte Linksammlungen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>Alerting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>-Dienste.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" i="1" dirty="0"/>
+              <a:t>Beispiele</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>: NUMDAM, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>EuDML</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, Project EUCLID, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>fidmath</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-              <a:t>“ ermöglicht einen zentralen Sucheinstieg zu vielen mathematikspezifischen Informationsquellen.</a:t>
-[...43 lines deleted...]
-              <a:t>Lizenzen:</a:t>
+              <a:t>, GDZ, JSTOR.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38594,361 +39209,187 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>70</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...118 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4141063632"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3114150345"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="369225" y="294106"/>
-            <a:ext cx="6673721" cy="511733"/>
+            <a:off x="318934" y="264602"/>
+            <a:ext cx="3361353" cy="511733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Literaturbeschaffung  von  außerhalb</a:t>
+              <a:t>Fachportal   </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360040" y="1087245"/>
-            <a:ext cx="8640000" cy="3456016"/>
+            <a:off x="315906" y="1214310"/>
+            <a:ext cx="8352928" cy="3519896"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
-[...27 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Der Fachinformationsdienst Mathematik „</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>fidmath</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>“ ermöglicht einen zentralen Sucheinstieg zu vielen mathematikspezifischen Informationsquellen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>Eingebunden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> sind fachliche Datenbanken (u.a. Jahrbuch-Datenbank, Online Contents, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>arXiv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, NUMDAM, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>ELibM</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, Fachkatalog Mathematik (GVK)).</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
-[...48 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>DFG-Projekt der SUB Göttingen u. TIB Hannover in Koop. mit Mathematisches Forschungsinstitut Oberwolfach (MFO).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
-[...21 lines deleted...]
-              <a:t> Beschaffungs- oder Digitalisierungswunsch für spezielle Literatur.</a:t>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Lizenzen:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -38982,252 +39423,361 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>71</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2664296" y="214864"/>
+            <a:ext cx="2725148" cy="865707"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2143762" y="3192461"/>
+            <a:ext cx="2448272" cy="1364931"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4929847" y="2809548"/>
+            <a:ext cx="3035770" cy="966806"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4929848" y="3821584"/>
+            <a:ext cx="3035770" cy="912622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="283617" y="3385174"/>
+            <a:ext cx="1572107" cy="489753"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613008997"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4141063632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="295994" y="288131"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:off x="369225" y="294106"/>
+            <a:ext cx="6673721" cy="511733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Literaturbeschaffung  von  außerhalb</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="295994" y="1224235"/>
-            <a:ext cx="8640000" cy="3528024"/>
+            <a:off x="360040" y="1087245"/>
+            <a:ext cx="8640000" cy="3456016"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...7 lines deleted...]
-              </a:rPr>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Fernleihe</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Onlinebestellung von in Bonner Bibliotheken nicht vorhandenen Büchern und Aufsätzen als registrierter Benutzer der ULB zum Pauschalpreis über die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0" err="1"/>
               <a:t>DigiBib</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0">
-[...26 lines deleted...]
-            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>; Lieferung von </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>Bibliothek zu Bibliothek.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
+              <a:buFont typeface="Wingdings 2" pitchFamily="18" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Kostenpflichtige Dokumentenlieferdienste</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Lieferung </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>direkt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> an Endnutzer; z.T. große Kostenunterschiede.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...37 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
+              <a:t>Subito</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>: Normal- und Eilbestellung von Büchern und Aufsätzen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...28 lines deleted...]
-              <a:t> in Bonn vorhanden sind.</a:t>
+              <a:rPr lang="de-DE" sz="1400" i="1" dirty="0"/>
+              <a:t>Pay per View</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>: direkter Download von der Webseite des Verlages.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Bestellservice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0" err="1"/>
+              <a:t>fidmath</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="2" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> Beschaffungs- oder Digitalisierungswunsch für spezielle Literatur.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -39262,228 +39812,258 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>72</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3068997168"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3613008997"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="333819" y="288131"/>
-[...10 lines deleted...]
-            </a:r>
+            <a:off x="295994" y="288131"/>
+            <a:ext cx="2713281" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="333819" y="1008211"/>
-[...7 lines deleted...]
-            <a:pPr>
+            <a:off x="295994" y="1224235"/>
+            <a:ext cx="8640000" cy="3528024"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...25 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Digitale Bibliothek </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0146A3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>ist ein </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Portal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>dass einen einheitlichen Zugang zu heterogenen Informations- und Dienstleistungsangeboten bietet.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...40 lines deleted...]
-              <a:t>, XML) anbieten.</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Metasuche</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> innerhalb des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Portals ermöglicht eine gleichzeitige Suche in unterschiedlichen Datenbanken über eine gemeinsame Suchoberfläche. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>Aber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> nicht alle von der ULB lizenzierten Datenbanken stehen über die Metasuche zur Verfügung und Suchkriterien können eingeschränkt sein.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Über den Menüpunkt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Fernleihe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> innerhalb des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Portals können Sie Bücher oder Aufsätze aus anderen Bibliotheken bestellen, die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>nicht</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> in Bonn vorhanden sind.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -39511,335 +40091,228 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>73</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4137051437"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3068997168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="297217" y="248289"/>
-            <a:ext cx="4917403" cy="367717"/>
+            <a:off x="333819" y="288131"/>
+            <a:ext cx="6169665" cy="511733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Zusammenfassung</a:t>
+              <a:t>Literaturverwaltungsprogramme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="297217" y="740085"/>
-[...10 lines deleted...]
-              </a:lnSpc>
+            <a:off x="333819" y="1008211"/>
+            <a:ext cx="8379149" cy="3456384"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
-[...20 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Literatur elektronisch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>sammeln</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>sortieren</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>weiterverarbeiten</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Auswahl an Zitationsstile</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
-[...25 lines deleted...]
-              <a:buNone/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Verschiedene Programme sind verfügbar z.B. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>Citavi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>EndNote</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>Zotero</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>JabRef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> ist an Arbeitsplätzen im Mathematischen Institut installiert. Import aus Datenbanken, die Austauschformate (z.B. RIS, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>BibTeX</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>, XML) anbieten.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0">
-[...147 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Mendeley = Literaturverwaltungssystem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>und</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> wissenschaftliches soziales Netzwerk; kostenlose Basisversion.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -39869,215 +40342,333 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>74</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164276365"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4137051437"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="324901"/>
-            <a:ext cx="4917403" cy="647278"/>
+            <a:off x="297217" y="248289"/>
+            <a:ext cx="4917403" cy="367717"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Zusammenfassung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="1224235"/>
-[...5 lines deleted...]
-          <a:lstStyle/>
+            <a:off x="297217" y="740085"/>
+            <a:ext cx="8640000" cy="3960440"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Wissenschaftliche Arbeit - Informationskompetenz:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Grundlegende Prinzipien, UrhG</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Grundlagen der Recherche:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A44A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Thema -&gt; Strategie</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="009644"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Digitales Informationsangebot:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00A44A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00A44A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> – Literaturrechercheportal für die Universität Bonn</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturrecherche in Fachdatenbanken:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Thematische Literatursuche in der „Fachwelt“</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zeitschriftendatenbanken:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nachweis / Zugang von Zeitschriften</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Informationen im Internet:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Internetquellen, Suchmaschinen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturbeschaffung von außerhalb:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Nicht in Bonn vorhanden</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturverwaltungsprogramme:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009644"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Zitate / Zitierstile und Literaturdaten/-verzeichnisse</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...86 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -40105,368 +40696,606 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>75</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:custDataLst>
-[...1 lines deleted...]
-    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2166564414"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3164276365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="504154"/>
-            <a:ext cx="3073321" cy="439725"/>
+            <a:off x="311055" y="324901"/>
+            <a:ext cx="4917403" cy="647278"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> </a:t>
+              <a:t>Zusammenfassung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="311055" y="1252704"/>
-            <a:ext cx="8423976" cy="3556814"/>
+            <a:off x="311055" y="1224235"/>
+            <a:ext cx="8640000" cy="3168352"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Eine </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
-              <a:t>Folien</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:t>gute Vorbereitung </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>der Recherche ist sehr wichtig für den Erfolg.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
-[...4 lines deleted...]
-              <a:t>: Zentrale Einrichtungen/ULB</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Es gibt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>mehrere Recherchemethoden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>zur effizienten Suche.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0">
-[...4 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Es gibt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>mehrere Rechercheinstrumente </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>(Portale, Literaturdatenbanken, Suchmaschinen).</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Mit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>fachspezifischen Datenbanken </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>werden</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>gezielt und schneller thematisch wissenschaftlich relevante Ergebnisse gefunden.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Das </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0"/>
-              <a:t>Literaturhinweis</a:t>
+              <a:t>Internet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t> </a:t>
-[...51 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:t> bietet viele Recherchemöglichkeiten, aber nicht alle Informationen sind gleich wertvoll.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>SoSe 2026</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>76</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375751925"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2166564414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311055" y="504154"/>
+            <a:ext cx="3073321" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311055" y="1252704"/>
+            <a:ext cx="8423976" cy="3556814"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Folien</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
+              <a:t>eCampus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>: Zentrale Einrichtungen/ULB</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>https://ecampus.uni-bonn.de/goto_ecampus_cat_7154.html</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Literaturhinweis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Teichert, Astrid (2013): Erfolgreich recherchieren – Mathematik. Berlin : de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
+              <a:t>Gruyter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t> (Erfolgreich recherchieren). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0">
+                <a:hlinkClick r:id="rId5"/>
+              </a:rPr>
+              <a:t>https://www.degruyter.com/document/doi/10.1515/9783110298970/html</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPct val="50000"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>(im Hochschulnetz der Universität Bonn zugänglich) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>77</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330825" y="295850"/>
+            <a:ext cx="3744415" cy="810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:custDataLst>
+      <p:tags r:id="rId1"/>
+    </p:custDataLst>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375751925"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="16" name="Textplatzhalter 15"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Viel Erfolg bei Ihrer Arbeit!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Textplatzhalter 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -40584,51 +41413,51 @@
               <a:rPr lang="de-DE"/>
               <a:t>Fachspezifische Literaturrecherche Mathematik</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:pPr/>
-              <a:t>77</a:t>
+              <a:t>78</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:custDataLst>
       <p:tags r:id="rId1"/>
     </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4249482657"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -42269,83 +43098,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Präsentation_Vorlage-1</Template>
   <TotalTime></TotalTime>
-  <Words>4570</Words>
+  <Words>4582</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
-  <Paragraphs>696</Paragraphs>
-  <Slides>77</Slides>
+  <Paragraphs>701</Paragraphs>
+  <Slides>78</Slides>
   <Notes>27</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>77</vt:i4>
+        <vt:i4>78</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="85" baseType="lpstr">
+    <vt:vector size="86" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Exo 2 Semi Bold</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Uni_Bonn</vt:lpstr>
       <vt:lpstr>B.SC. Mathematik Fachspezifische Literaturrecherche </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
       <vt:lpstr>Literaturrecherche im Kontext   wissenschaftlichen Arbeitens und Informationskompetenz</vt:lpstr>
       <vt:lpstr>Informationskompetenz</vt:lpstr>
       <vt:lpstr>Urheberrecht</vt:lpstr>
       <vt:lpstr>Urheberrecht   – SCHRANKEN -</vt:lpstr>
       <vt:lpstr>Urheberrecht   - Schranken -</vt:lpstr>
       <vt:lpstr>Urheberrecht  – Schranken -</vt:lpstr>
       <vt:lpstr>Plagiat</vt:lpstr>
       <vt:lpstr>Grundlagen der Recherche</vt:lpstr>
       <vt:lpstr>Wissenschaftliche Literatur</vt:lpstr>
       <vt:lpstr>Methoden der literaturrecherche</vt:lpstr>
       <vt:lpstr>Planung einer thematischen literatursuche</vt:lpstr>
       <vt:lpstr>Suchbegriffe, Themenbereiche</vt:lpstr>
       <vt:lpstr>klassifikation</vt:lpstr>
       <vt:lpstr>Speziell: Fachklassifikation Mathematik</vt:lpstr>
@@ -42365,50 +43194,51 @@
       <vt:lpstr>DBIS    -   Bibliographische Datenbanken</vt:lpstr>
       <vt:lpstr>DBIS    -   volltextDatenbanken</vt:lpstr>
       <vt:lpstr>Datenbanken  Mathematik</vt:lpstr>
       <vt:lpstr>Datenbanken  Mathematik   -  Alternativer einstieg „Fach“ -</vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr>MathSciNet      </vt:lpstr>
       <vt:lpstr>MathSciNet     </vt:lpstr>
       <vt:lpstr>Mathscinet    </vt:lpstr>
       <vt:lpstr>Mathscinet     </vt:lpstr>
       <vt:lpstr>MathSciNet  </vt:lpstr>
       <vt:lpstr>mathscinet</vt:lpstr>
       <vt:lpstr>MathSciNet  </vt:lpstr>
       <vt:lpstr>MathSciNet  </vt:lpstr>
       <vt:lpstr>MathSciNet    </vt:lpstr>
       <vt:lpstr>MathSciNet    </vt:lpstr>
       <vt:lpstr>MathSciNet</vt:lpstr>
       <vt:lpstr> zbMATH open</vt:lpstr>
       <vt:lpstr>Zbmath open</vt:lpstr>
       <vt:lpstr>ZBmath open         General Help       </vt:lpstr>
       <vt:lpstr>zbMATH open</vt:lpstr>
       <vt:lpstr>zbMATH open</vt:lpstr>
       <vt:lpstr>zbMATH Open</vt:lpstr>
       <vt:lpstr>zbMATH Open</vt:lpstr>
+      <vt:lpstr>zbMath open</vt:lpstr>
       <vt:lpstr>volltextDatenbanken   „Preprint-server“</vt:lpstr>
       <vt:lpstr>ARXIV       PrePrint- / ePrint-Server</vt:lpstr>
       <vt:lpstr>Web of Science  –  Portal für die parallele und interdisziplinäre Recherche</vt:lpstr>
       <vt:lpstr>Web of Science Core Collection   </vt:lpstr>
       <vt:lpstr>Web of Science Core Collection   </vt:lpstr>
       <vt:lpstr>Web of Science Core Collection   </vt:lpstr>
       <vt:lpstr>Web of Science core collection    </vt:lpstr>
       <vt:lpstr>Zeitschriftendatenbanken</vt:lpstr>
       <vt:lpstr>Zeitschriftendatenbank   ZDB   </vt:lpstr>
       <vt:lpstr>Zeitschriftendatenbank   ZDB</vt:lpstr>
       <vt:lpstr>Elektronische Zeitschriftenbibliothek  EZB</vt:lpstr>
       <vt:lpstr>EZB-Link  zur  Verlagsseite</vt:lpstr>
       <vt:lpstr>Informationen  im  Internet</vt:lpstr>
       <vt:lpstr>Fachportale</vt:lpstr>
       <vt:lpstr>Fachportal   </vt:lpstr>
       <vt:lpstr>Literaturbeschaffung  von  außerhalb</vt:lpstr>
       <vt:lpstr>DigiBib</vt:lpstr>
       <vt:lpstr>Literaturverwaltungsprogramme</vt:lpstr>
       <vt:lpstr>Zusammenfassung</vt:lpstr>
       <vt:lpstr>Zusammenfassung</vt:lpstr>
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>