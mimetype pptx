--- v0 (2026-01-13)
+++ v1 (2026-05-27)
@@ -1,80 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
@@ -85,126 +78,111 @@
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId48"/>
+    <p:notesMasterId r:id="rId41"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...6 lines deleted...]
-    <p:sldId id="265" r:id="rId9"/>
+    <p:sldId id="336" r:id="rId2"/>
+    <p:sldId id="337" r:id="rId3"/>
+    <p:sldId id="338" r:id="rId4"/>
+    <p:sldId id="339" r:id="rId5"/>
+    <p:sldId id="340" r:id="rId6"/>
+    <p:sldId id="341" r:id="rId7"/>
+    <p:sldId id="342" r:id="rId8"/>
+    <p:sldId id="343" r:id="rId9"/>
     <p:sldId id="266" r:id="rId10"/>
-    <p:sldId id="267" r:id="rId11"/>
-    <p:sldId id="268" r:id="rId12"/>
+    <p:sldId id="335" r:id="rId11"/>
+    <p:sldId id="344" r:id="rId12"/>
     <p:sldId id="269" r:id="rId13"/>
-    <p:sldId id="270" r:id="rId14"/>
-[...32 lines deleted...]
-    <p:sldId id="305" r:id="rId47"/>
+    <p:sldId id="309" r:id="rId14"/>
+    <p:sldId id="316" r:id="rId15"/>
+    <p:sldId id="325" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="321" r:id="rId20"/>
+    <p:sldId id="326" r:id="rId21"/>
+    <p:sldId id="312" r:id="rId22"/>
+    <p:sldId id="329" r:id="rId23"/>
+    <p:sldId id="274" r:id="rId24"/>
+    <p:sldId id="350" r:id="rId25"/>
+    <p:sldId id="323" r:id="rId26"/>
+    <p:sldId id="348" r:id="rId27"/>
+    <p:sldId id="280" r:id="rId28"/>
+    <p:sldId id="352" r:id="rId29"/>
+    <p:sldId id="292" r:id="rId30"/>
+    <p:sldId id="296" r:id="rId31"/>
+    <p:sldId id="297" r:id="rId32"/>
+    <p:sldId id="349" r:id="rId33"/>
+    <p:sldId id="302" r:id="rId34"/>
+    <p:sldId id="324" r:id="rId35"/>
+    <p:sldId id="332" r:id="rId36"/>
+    <p:sldId id="303" r:id="rId37"/>
+    <p:sldId id="301" r:id="rId38"/>
+    <p:sldId id="304" r:id="rId39"/>
+    <p:sldId id="305" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9217025" cy="5184775"/>
-  <p:notesSz cx="9217025" cy="5184775"/>
+  <p:notesSz cx="9928225" cy="6797675"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400">
       <a:defRPr sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400">
       <a:defRPr sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400">
@@ -295,60 +273,60 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr loop="1" showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="72AF2F"/>
-[...2 lines deleted...]
-    <a:srgbClr val="EABA0C"/>
     <a:srgbClr val="FF6600"/>
-    <a:srgbClr val="83C937"/>
+    <a:srgbClr val="FF9900"/>
+    <a:srgbClr val="FA16B9"/>
+    <a:srgbClr val="D5D5C5"/>
     <a:srgbClr val="0D9CE3"/>
-    <a:srgbClr val="92D050"/>
-[...1 lines deleted...]
-    <a:srgbClr val="0D44B3"/>
+    <a:srgbClr val="005A9E"/>
+    <a:srgbClr val="ED05AB"/>
+    <a:srgbClr val="77E937"/>
+    <a:srgbClr val="00C85A"/>
+    <a:srgbClr val="777251"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mittlere Formatvorlage 2 - Akzent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
@@ -503,125 +481,125 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
+    <p:restoredLeft sz="22780" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="138" d="100"/>
-          <a:sy n="138" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="114" y="276"/>
+        <p:origin x="77" y="437"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2865"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 7"/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="841194" y="6713381"/>
-            <a:ext cx="6048948" cy="5405878"/>
+            <a:off x="906102" y="8801805"/>
+            <a:ext cx="6515694" cy="7087560"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="T0" fmla="*/ 2000 w 2000"/>
               <a:gd name="T1" fmla="*/ 0 h 1349"/>
               <a:gd name="T2" fmla="*/ 1361 w 2000"/>
               <a:gd name="T3" fmla="*/ 0 h 1349"/>
               <a:gd name="T4" fmla="*/ 992 w 2000"/>
               <a:gd name="T5" fmla="*/ 627 h 1349"/>
               <a:gd name="T6" fmla="*/ 0 w 2000"/>
               <a:gd name="T7" fmla="*/ 1193 h 1349"/>
               <a:gd name="T8" fmla="*/ 0 w 2000"/>
               <a:gd name="T9" fmla="*/ 1349 h 1349"/>
               <a:gd name="T10" fmla="*/ 2000 w 2000"/>
               <a:gd name="T11" fmla="*/ 1349 h 1349"/>
               <a:gd name="T12" fmla="*/ 2000 w 2000"/>
               <a:gd name="T13" fmla="*/ 0 h 1349"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="T0" y="T1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -663,114 +641,114 @@
                   <a:pt x="0" y="1193"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="0" y="1349"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2000" y="1349"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="2000" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="7A786C">
               <a:alpha val="15000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="106179" tIns="53089" rIns="106179" bIns="53089" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="123306" tIns="61652" rIns="123306" bIns="61652" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="-679450" y="1587500"/>
-            <a:ext cx="8680450" cy="4883150"/>
+            <a:off x="-1746250" y="2081213"/>
+            <a:ext cx="11379200" cy="6402387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="106179" tIns="53089" rIns="106179" bIns="53089" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="123306" tIns="61652" rIns="123306" bIns="61652" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Notizenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="432055" y="6713380"/>
-            <a:ext cx="6458085" cy="5432784"/>
+            <a:off x="465394" y="8801804"/>
+            <a:ext cx="6956401" cy="7122836"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Textmasterformat bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Zweite Ebene</a:t>
@@ -799,213 +777,213 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Kopfzeilenplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="432654" y="50575"/>
-            <a:ext cx="5227393" cy="409976"/>
+            <a:off x="466039" y="66308"/>
+            <a:ext cx="5630747" cy="537513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Präsentationstitel</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Datumsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5967556" y="50575"/>
-            <a:ext cx="922481" cy="409976"/>
+            <a:off x="6428022" y="66308"/>
+            <a:ext cx="993661" cy="537513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{375B2FF6-E3D7-4748-83DA-153DB80201AD}" type="datetime1">
               <a:rPr lang="de-DE"/>
-              <a:t>16.04.2025</a:t>
+              <a:t>22.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Fußzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="432652" y="12556231"/>
-            <a:ext cx="5381140" cy="409976"/>
+            <a:off x="466036" y="16462272"/>
+            <a:ext cx="5796357" cy="537513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Autor/Veranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Foliennummernplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6275084" y="12556231"/>
-            <a:ext cx="614987" cy="409976"/>
+            <a:off x="6759280" y="16462272"/>
+            <a:ext cx="662440" cy="537513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>‹Nr.›</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="AutoShape 3"/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="432215" y="7943376"/>
-            <a:ext cx="6534040" cy="3351357"/>
+            <a:off x="465565" y="10414433"/>
+            <a:ext cx="7038217" cy="4393910"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="106179" tIns="53089" rIns="106179" bIns="53089" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="123306" tIns="61652" rIns="123306" bIns="61652" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf hdr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400">
       <a:defRPr sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
@@ -1095,151 +1073,119 @@
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...30 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1300,164 +1246,145 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7D7B7B07-6D62-5F8F-29DA-34FCA96BFD34}" type="slidenum">
               <a:rPr/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2974053133"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1">
-[...14 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...25 lines deleted...]
-              <a:rPr lang="de-DE"/>
+            <a:fld id="{5072794A-C79A-7935-AABC-9B6C26D4B759}" type="slidenum">
+              <a:rPr/>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4109236359"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -1490,51 +1417,51 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{F4C14041-C727-DA11-2D28-FD372F3E7841}" type="slidenum">
+            <a:fld id="{CAA9F032-685D-F6BC-BFC8-F7809B32480D}" type="slidenum">
               <a:rPr/>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
@@ -1610,300 +1537,330 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...25 lines deleted...]
-              <a:rPr lang="de-DE"/>
+            <a:fld id="{3E4C2CFA-032A-6958-27CF-298426669408}" type="slidenum">
+              <a:rPr/>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2351964122"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="de-DE" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{C449BE53-2DE1-AE21-3640-BA235DF5D68F}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>14</a:t>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Autor/Veranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr/>
-[...10 lines deleted...]
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <a:endParaRPr lang="de-DE" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{C0A9293F-3400-060A-0718-738971566F81}" type="slidenum">
-[...1 lines deleted...]
-              <a:t>15</a:t>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Autor/Veranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1940,144 +1897,171 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{3E4C2CFA-032A-6958-27CF-298426669408}" type="slidenum">
+            <a:fld id="{C0A9293F-3400-060A-0718-738971566F81}" type="slidenum">
               <a:rPr/>
-              <a:t>16</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr bwMode="auto">
+      <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto"/>
-[...3 lines deleted...]
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto"/>
-[...31 lines deleted...]
-              <a:t>19</a:t>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Autor/Veranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="153120648"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -2110,53 +2094,53 @@
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{5072794A-C79A-7935-AABC-9B6C26D4B759}" type="slidenum">
+            <a:fld id="{3E4C2CFA-032A-6958-27CF-298426669408}" type="slidenum">
               <a:rPr/>
-              <a:t>20</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2192,62 +2176,122 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...3 lines deleted...]
-              <a:rPr/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{5072794A-C79A-7935-AABC-9B6C26D4B759}" type="slidenum">
+              <a:rPr kumimoji="0" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
               <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr/>
+            <a:endParaRPr kumimoji="0" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3912382175"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -2289,273 +2333,228 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{E01358AE-4725-6D33-6F93-B8654AA771EA}" type="slidenum">
               <a:rPr/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1659970877"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="0"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              <a:t>25</a:t>
+            <a:fld id="{C40637D9-B47A-46F3-46F8-75ED5DB3820E}" type="slidenum">
+              <a:rPr/>
+              <a:t>27</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="0"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              <a:t>26</a:t>
+            <a:fld id="{C40637D9-B47A-46F3-46F8-75ED5DB3820E}" type="slidenum">
+              <a:rPr/>
+              <a:t>28</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1295542982"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1572008510"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2617,163 +2616,138 @@
               <a:t>Autor/Veranstaltung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>28</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              <a:t>29</a:t>
+            <a:fld id="{6EA67873-2D6C-08F3-90F6-0684355D78E0}" type="slidenum">
+              <a:rPr/>
+              <a:t>30</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -2837,274 +2811,223 @@
               <a:t>Autor/Veranstaltung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>30</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="12"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:fld id="{5CC947B0-D77B-8ACA-C4E5-3FEF399F204D}" type="slidenum">
+              <a:rPr/>
+              <a:t>33</a:t>
+            </a:fld>
             <a:endParaRPr/>
-          </a:p>
-[...24 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              <a:t>33</a:t>
+            <a:fld id="{24E94E94-5D07-18DF-A407-50F703912A9F}" type="slidenum">
+              <a:rPr/>
+              <a:t>36</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3116,103 +3039,103 @@
           <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-            <a:endParaRPr lang="de-DE" b="1"/>
+            <a:pPr defTabSz="1061893">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Autor/Veranstaltung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>34</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3229,212 +3152,187 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1"/>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Autor/Veranstaltung</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B40210A4-2901-42F9-8CA9-E251F67383C7}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>35</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" b="1"/>
-[...10 lines deleted...]
-            <p:ph type="ftr" sz="quarter" idx="10"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...26 lines deleted...]
-              <a:t>36</a:t>
+            <a:fld id="{17A9E3C4-FE3C-C908-82D7-A5A66E764F55}" type="slidenum">
+              <a:rPr/>
+              <a:t>39</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3480,843 +3378,55 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{7FEF5CC7-877F-187C-E64B-75AA4DF08C64}" type="slidenum">
               <a:rPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-  </p:cSld>
-[...791 lines deleted...]
-    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4171237159"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4358,50 +3468,55 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{861683D5-2BB3-F285-5C51-C76EE8401E62}" type="slidenum">
               <a:rPr/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1001153984"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4443,50 +3558,55 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{CAA9F032-685D-F6BC-BFC8-F7809B32480D}" type="slidenum">
               <a:rPr/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2901759357"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4528,50 +3648,55 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1BC146AA-4D9A-DEC4-0DD8-7231CD431D86}" type="slidenum">
               <a:rPr/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2419776655"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4613,50 +3738,55 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B3EB4243-8DDC-9608-D11D-EEB91967C317}" type="slidenum">
               <a:rPr/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3629787073"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4698,50 +3828,55 @@
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C9FA4CCE-7182-12E5-E432-1A696D388FCF}" type="slidenum">
               <a:rPr/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2137401956"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -5395,77 +4530,77 @@
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Datumsplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Fußzeilenplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Foliennummernplatzhalter 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -5980,77 +5115,77 @@
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Datumsplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Fußzeilenplatzhalter 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Foliennummernplatzhalter 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -6265,77 +5400,77 @@
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -6550,77 +5685,77 @@
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -6835,77 +5970,77 @@
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -7011,77 +6146,77 @@
               <a:t>Titelmasterformat durch Klicken bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -7114,77 +6249,77 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -7533,77 +6668,77 @@
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -7738,77 +6873,77 @@
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -7938,77 +7073,77 @@
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -8471,77 +7606,77 @@
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -8950,77 +8085,77 @@
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Datumsplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Fußzeilenplatzhalter 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Foliennummernplatzhalter 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -9177,77 +8312,77 @@
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -9416,77 +8551,77 @@
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -9655,77 +8790,77 @@
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -9955,77 +9090,77 @@
               <a:t>Formatvorlagen des Textmasters bearbeiten</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Datumsplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Fußzeilenplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Foliennummernplatzhalter 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -10200,95 +9335,95 @@
             <a:off x="288032" y="4824635"/>
             <a:ext cx="864000" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2088232" y="4824667"/>
             <a:ext cx="5040000" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8352992" y="4824635"/>
             <a:ext cx="576000" cy="288000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -10627,6933 +9762,1011 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400">
         <a:defRPr sz="1800">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulb.uni-bonn.de/de/literatur-und-e-medien/literatursuche/suchinstrumente/bonnus-das-suchportal-der-universitaet-bonn/recherche" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulb.uni-bonn.de/de/literatur-und-e-medien/literatursuche/literatursuche" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLpr8b0DqQ0lUsAiP2HrI6VEAW7hWu8w7n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrz.uni-bonn.de/de/services/internet-netzzugang/vpn-bonnet" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgdh.de/forschung/anerkannte-fachzeitschriften-und-online-zeitschriften-im-deutschsprachigen-raum-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgdh.de/forschung/anerkannte-fachzeitschriften-und-online-zeitschriften-im-deutschsprachigen-raum-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...26 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulb.uni-bonn.de/de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ulb.uni-bonn.de/de/literatur-und-e-medien/literatursuche/literatursuche" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 13"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1296144" y="2088331"/>
             <a:ext cx="6480000" cy="1728000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE"/>
+              <a:rPr lang="de-DE" sz="4400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Literaturrecherche Geographie</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE"/>
+              <a:rPr lang="de-DE" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Grafik 2"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7696802" y="288203"/>
             <a:ext cx="1231230" cy="654177"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Grafik 3"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="288033" y="288203"/>
             <a:ext cx="3707822" cy="810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2346700599"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...11 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4015339" y="1423567"/>
-[...76 lines deleted...]
-                <a:hlinkClick r:id="rId4"/>
+            <a:off x="288032" y="175524"/>
+            <a:ext cx="4248472" cy="432048"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Videoreihe</a:t>
-[...55 lines deleted...]
-                </a:solidFill>
+              <a:t>2.3) Suche in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>bonnus</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr sz="2000" b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...166 lines deleted...]
-        </p:nvCxnSpPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
-          <a:xfrm flipH="1">
-[...221 lines deleted...]
-            <a:ext cx="8640000" cy="3849331"/>
+          <a:xfrm>
+            <a:off x="294247" y="936203"/>
+            <a:ext cx="8640000" cy="2542822"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr/>
-[...354 lines deleted...]
-          <a:lstStyle/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+              <a:t>Suchschlitz  -  ULB Homepage</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr/>
-[...3356 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1" smtClean="0"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+              <a:t>Einfache Suche  / Erweiterte Suche  -  Suchportal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0" err="1"/>
               <a:t>bonnus</a:t>
             </a:r>
-            <a:r>
-[...1690 lines deleted...]
-          <a:lstStyle/>
+            <a:endParaRPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...13 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0" smtClean="0">
-[...4 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Mit Hilfe von </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t>Booleschen Operatoren </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>kann man </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>mehrere </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>Suchbegriffe oder auch Suchfelder </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
-[...13 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>in einer Suchanfrage </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>miteinander kombinieren</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Die Suche kann damit eingeengt oder erweitert werden.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Prioritäten bei mehreren logischen Operatoren: </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>zuerst NOT, dann AND und zuletzt OR.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>Klammersetzung beeinflusst die Priorität.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...20 lines deleted...]
-      </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Tabelle 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1819919909"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1135511975"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="288032" y="3614782"/>
+          <a:off x="288032" y="3644102"/>
           <a:ext cx="8784977" cy="1146213"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3096345">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1399734858"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2664295">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3647032427"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3024337">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1350824852"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="292773">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Boolesche</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1200" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1200" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> Operatoren</a:t>
                       </a:r>
                       <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="0070C0"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1200" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Trunkierungszeichen</a:t>
                       </a:r>
                       <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="0070C0"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Phrasensuche</a:t>
                       </a:r>
-                      <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
-[...3 lines deleted...]
-                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000">
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="830452000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640973">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>OR = Operator für verwandte Begriffe oder Synonyme</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>AND = Operator verbindet zusammengehörende Aspekte</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>NOT = Operator schließt Begriffe aus</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="72000" marR="36000">
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>*</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Suche</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> nach einem Wortstamm oder zum Ersetzen unbekannter Buchstaben/Zeichen</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>? Platzhalter für genau einen unbekannten Buchstaben/Zeichen</a:t>
                       </a:r>
-                      <a:endParaRPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="0070C0"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:endParaRPr lang="de-DE" sz="1000" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" indent="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="50000"/>
                         </a:lnSpc>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>"…"</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> Suche nach einer zusammenhängenden Wortfolge, </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="50000"/>
                         </a:lnSpc>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr lang="de-DE" sz="1000" baseline="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="de-DE" sz="1000" baseline="0" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="0070C0"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="50000"/>
                         </a:lnSpc>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr lang="de-DE" sz="1000" baseline="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>exakt genau diese Phrase</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" indent="0" algn="l">
                         <a:lnSpc>
                           <a:spcPct val="50000"/>
                         </a:lnSpc>
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="0070C0"/>
                         </a:solidFill>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marR="36000">
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
@@ -17567,348 +10780,140 @@
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...276 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 13"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7344256" y="1402401"/>
-            <a:ext cx="1584736" cy="2007281"/>
+            <a:off x="6649229" y="1919165"/>
+            <a:ext cx="524531" cy="376478"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 14"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6660185" y="2520379"/>
+            <a:ext cx="502620" cy="361386"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6646699" y="3060062"/>
+            <a:ext cx="480656" cy="344987"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7431250" y="1944190"/>
+            <a:ext cx="1512168" cy="1534835"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Exo 2 Light"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -18044,62 +11049,55 @@
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="179387" algn="l"/>
                 <a:tab pos="6191249" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2100" b="0" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="2100" b="0" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t>Und-Verknüpfung </a:t>
-            </a:r>
-[...5 lines deleted...]
-              <a:t/>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" sz="2100" b="0" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" sz="2100" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="07529A"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t>wort1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2100" b="0" dirty="0">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
@@ -18291,2263 +11289,10511 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t>OR</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2100" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="ＭＳ Ｐゴシック"/>
               </a:rPr>
               <a:t> wort2</a:t>
             </a:r>
             <a:endParaRPr b="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2375235065"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="283521" y="144115"/>
+            <a:ext cx="4269331" cy="421283"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) Suchportal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="267239" y="781999"/>
+            <a:ext cx="8285431" cy="3898620"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="è"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> Gedruckte Medien / Bestand in den Bibliotheken (Printbestand)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Verfügbarkeit vor Ort, Standorte (Bibliotheken), Standort-Exemplare mit Signatur und Status-Anzeige (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>verfügbar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>",</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> ggf. vormerken) -&gt; Ausleihe/ Nutzung vor Ort/ evtl. Bestellung</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>benötigt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> wird der Bibliotheksausweis (ULB) bzw. (digitaler) Studierendenausweis (Institutsbibliothek)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="è"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> Elektronische Medien / Online-Zugang zu E-Medien</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Verfügbarkeit online (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Volltext online verfügbar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>), Online-Zugang (frei oder eingeschränkt)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Beachten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>: Lizenz- und Nutzungsverträge sind bindend!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>kein Online-Zugriff, verfügbare Services prüfen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Grafik 13"/>
-[...21 lines deleted...]
-          <p:cNvPr id="9" name="Grafik 14"/>
+          <p:cNvPr id="9" name="Grafik 8" descr="Logo_bonnus_cmyk.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6625612" y="2089422"/>
-            <a:ext cx="502620" cy="341570"/>
+            <a:off x="5256584" y="144115"/>
+            <a:ext cx="1085204" cy="483135"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288032" y="216139"/>
+            <a:ext cx="7560840" cy="432016"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zugang zu e-Medien an der Universität Bonn</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="318810" y="893099"/>
+            <a:ext cx="8640000" cy="4003544"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Einzelne Volltexte oder komplette E-Zeitschriften, E-Books und Datenbanken können </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>frei zugänglich</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> (Open Access) sein. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Kostenpflichtige</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> E-Medien müssen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>lizenziert</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> werden.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>Lizenzierte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> E-Medien stehen i.d.R. campusweit zur Verfügung, insbesondere an den Service-PCs der ULB und der Institutsbibliotheken (Authentifizierung über die IP-Adresse).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Angehörige der Universität Bonn (Uni-ID) haben auch die Möglichkeit über WLAN mit dem eigenen Endgerät oder von außerhalb der Hochschule auf das lizenzierte Angebot zuzugreifen. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t>VPN-Client für </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1"/>
+              <a:t>bonnet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> oder Heimarbeitsplatz</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1"/>
+              <a:t>Eduroam</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> (WLAN-Zugang auf dem Campus)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="ü"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1"/>
+              <a:t>Shibboleth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:t> (bei Datenbanken, falls möglich)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Grafik 8"/>
+          <p:cNvPr id="2" name="Grafik 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6192688" y="3600499"/>
+            <a:ext cx="1044116" cy="1044116"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288032" y="216123"/>
+            <a:ext cx="7696145" cy="432049"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>literaturrecherche</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="320726" y="1008211"/>
+            <a:ext cx="7848872" cy="3649341"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Suche nach einem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>bestimmten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Buch, Nachschlagewerk, Zeitschriftenaufsatz, Zeitschrift</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Formale Katalogsuche </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>(Autor, Herausgeber, Titel des Werkes)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Treffer oder kein Treffer in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3279610439"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="202083" y="90825"/>
+            <a:ext cx="8712967" cy="367717"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>suche nach einem bestimmten Nachschlagewerk</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="202082" y="518035"/>
+            <a:ext cx="3758358" cy="310546"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>1. Beispiel: Lexikon der Geographie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect r="7406" b="30783"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="202082" y="805499"/>
+            <a:ext cx="4501809" cy="1368152"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4997130" y="542299"/>
+            <a:ext cx="3825537" cy="2273461"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Ellipse 16"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7776864" y="484576"/>
+            <a:ext cx="1105114" cy="341685"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="8352992" y="1440259"/>
+            <a:ext cx="215960" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1152032" y="1345652"/>
+            <a:ext cx="216120" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Grafik 20"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="1" b="19742"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="875113" y="2222577"/>
+            <a:ext cx="3603672" cy="2513239"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="25" name="Gerade Verbindung mit Pfeil 24"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="614973" y="2520608"/>
+            <a:ext cx="227041" cy="120980"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="4247309" y="2263466"/>
+            <a:ext cx="230313" cy="225794"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="29" name="Grafik 28"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5496557" y="2853173"/>
+            <a:ext cx="2376264" cy="1913771"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Gerade Verbindung mit Pfeil 30"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5496557" y="3670815"/>
+            <a:ext cx="216024" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="8514135" y="1161228"/>
+            <a:ext cx="253714" cy="95945"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Textfeld 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4502299" y="2825981"/>
+            <a:ext cx="754286" cy="442035"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="3175">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" tIns="36000" rIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>BEACHTEN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Sortierung – Voreinstellung,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Filter – Reihenfolge</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="23" name="Gerade Verbindung mit Pfeil 22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="4391819" y="2637041"/>
+            <a:ext cx="253714" cy="95945"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Ellipse 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3672408" y="2790709"/>
+            <a:ext cx="719411" cy="449750"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Textfeld 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9DB1047-7277-A6B3-B047-60A0E5807FCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8172000" y="3852000"/>
+            <a:ext cx="468960" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="72000" rIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Signatur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="35" name="Gerade Verbindung mit Pfeil 34">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCC8DAB5-4C05-E483-AB93-905E13B3CF4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="7872821" y="3960000"/>
+            <a:ext cx="242874" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5039574E-92B7-5780-1FBD-B2D18B047B2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="142771" y="1067937"/>
+            <a:ext cx="1112343" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" b="1" dirty="0"/>
+              <a:t>Erweiterte Suche</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Ellipse 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B0B1811-5580-938D-2F5E-E80627390648}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1301028" y="1156771"/>
+            <a:ext cx="459034" cy="152929"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Ellipse 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96F41FF5-5B5D-DBC5-C0B1-6835CB1BDE83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1368151" y="1565883"/>
+            <a:ext cx="203327" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2509308310"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Grafik 18"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6690575" y="1236043"/>
+            <a:ext cx="1672340" cy="848335"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6626246" y="2646025"/>
+            <a:ext cx="2039941" cy="1678702"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="202083" y="90825"/>
+            <a:ext cx="8712967" cy="367717"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>suche nach einem bestimmten Nachschlagewerk</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="218129" y="518035"/>
+            <a:ext cx="4702589" cy="428941"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>1. Beispiel: Lexikon der Geographie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207284" y="1036073"/>
+            <a:ext cx="5605560" cy="1160966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2970132" y="2286136"/>
+            <a:ext cx="2618836" cy="2440279"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rechteck 12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6690575" y="659124"/>
+            <a:ext cx="1693131" cy="384023"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="6349">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vertOverflow="overflow" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Online </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1000" b="0" i="0" u="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>im</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="1000" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Internet</a:t>
+            </a:r>
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008E40"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="600" b="0" i="0" u="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Zugang</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ü</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" b="0" i="0" u="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>„Spektrum.de</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> /</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> Online-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" b="0" i="0" u="none" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Lexika</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" b="0" i="0" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>"</a:t>
+            </a:r>
+            <a:endParaRPr sz="600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1332100" y="1550864"/>
+            <a:ext cx="1548220" cy="893391"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="24" name="Gerade Verbindung mit Pfeil 23"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3027832" y="3580471"/>
+            <a:ext cx="372802" cy="53990"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Ellipse 26"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4176464" y="1006470"/>
+            <a:ext cx="1800200" cy="410962"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Ellipse 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6690575" y="2952228"/>
+            <a:ext cx="264659" cy="267884"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Gerade Verbindung mit Pfeil 30"/>
+          <p:cNvCxnSpPr>
+            <a:endCxn id="19" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="5148002" y="1660211"/>
+            <a:ext cx="1542573" cy="1790610"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Gerade Verbindung mit Pfeil 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7632848" y="2197039"/>
+            <a:ext cx="0" cy="247216"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5049115" y="3549073"/>
+            <a:ext cx="720080" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>lizenzfrei</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="936416856"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="379660" y="780365"/>
+            <a:ext cx="4852615" cy="4024939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="1480" t="14091" r="2314" b="8936"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5767543" y="579343"/>
+            <a:ext cx="3161651" cy="1580996"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="283950" y="51177"/>
+            <a:ext cx="8645041" cy="403872"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Suche nach einem bestimmten Nachschlagewerk</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rechteck 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7128231" y="532753"/>
+            <a:ext cx="161440" cy="365795"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vertOverflow="overflow" horzOverflow="clip" vert="horz" wrap="square" lIns="108000" tIns="54000" rIns="91440" bIns="54000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Ellipse 13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6620386" y="816214"/>
+            <a:ext cx="1455964" cy="231321"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19049" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Grafik 12"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5508913" y="2080423"/>
+            <a:ext cx="3428053" cy="2055512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Ellipse 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="285952" y="732168"/>
+            <a:ext cx="720080" cy="191997"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="211687" y="1038185"/>
+            <a:ext cx="174983" cy="125080"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Gerade Verbindung mit Pfeil 20"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="239025" y="2551726"/>
+            <a:ext cx="113297" cy="132555"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="27" name="Gerade Verbindung mit Pfeil 26"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="2304256" y="2365897"/>
+            <a:ext cx="3100652" cy="613903"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="30" name="Gerade Verbindung mit Pfeil 29"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="6343679" y="1775148"/>
+            <a:ext cx="256718" cy="1818267"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Grafik 16"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5486198" y="4192375"/>
+            <a:ext cx="3442794" cy="532331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Textfeld 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6984776" y="3593415"/>
+            <a:ext cx="1567811" cy="232238"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12699">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Online-Zugang </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>im</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="008E40"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Universitätsnetz</a:t>
+            </a:r>
+            <a:endParaRPr sz="800" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="008E40"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Textfeld 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="189657" y="422512"/>
+            <a:ext cx="5503575" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2. Beispiel: International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Encyclopedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Human </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Geography</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Ellipse 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4242430" y="3108179"/>
+            <a:ext cx="809654" cy="328461"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="3" name="Gerade Verbindung mit Pfeil 2"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6331528" y="4369202"/>
+            <a:ext cx="216024" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Grafik 27"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="111862" y="934816"/>
+            <a:ext cx="3747795" cy="2233581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Grafik 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="16509" t="16401" r="18597" b="4501"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6554928" y="882671"/>
+            <a:ext cx="2544844" cy="1687121"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="214097" y="87466"/>
+            <a:ext cx="8714895" cy="430630"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – suche nach einem bestimmten Lehrbuch</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rechteck 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4628283" y="3566728"/>
+            <a:ext cx="1589038" cy="431231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12699">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vertOverflow="overflow" horzOverflow="clip" vert="horz" wrap="square" lIns="54000" tIns="45720" rIns="54000" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kapitelübergreifend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>suchen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>einem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Lehrbuch</a:t>
+            </a:r>
+            <a:endParaRPr sz="600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>über Erweiterte Suche z.B. im Feld Überall mit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Kombination</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>von </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Suchbegriff</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> + ISBN</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="3" name="Gerader Verbinder 2"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="5621486" y="1355810"/>
+            <a:ext cx="677905" cy="617837"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="arrow" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Grafik 12"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect l="18950" t="13280" r="23450" b="42879"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6299391" y="2787474"/>
+            <a:ext cx="2849598" cy="1355581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Grafik 13"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7762856" y="4236018"/>
+            <a:ext cx="814251" cy="581037"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="7488832" y="2987402"/>
+            <a:ext cx="257697" cy="14034"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Textfeld 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="144016" y="560350"/>
+            <a:ext cx="7128792" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1. Beispiel: Heineberg: Einführung in die Anthropogeographie/Humangeographie</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Ellipse 17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3202565" y="2388619"/>
+            <a:ext cx="504055" cy="241228"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Grafik 18"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3888690" y="1254453"/>
+            <a:ext cx="2699041" cy="2129166"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="25" name="Gerade Verbindung mit Pfeil 24"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3708412" y="1729720"/>
+            <a:ext cx="173375" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="30" name="Gerade Verbindung mit Pfeil 29"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="4940035" y="1344460"/>
+            <a:ext cx="1667430" cy="179754"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="36" name="Gerade Verbindung mit Pfeil 35"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3729100" y="1251906"/>
+            <a:ext cx="152687" cy="61094"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Gerade Verbindung mit Pfeil 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="39138" y="1019199"/>
+            <a:ext cx="109316" cy="102482"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8"/>
+          <a:srcRect l="11078" t="17908" r="23366" b="9006"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="406844" y="3275479"/>
+            <a:ext cx="2398977" cy="1504443"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1961067" y="3695141"/>
+            <a:ext cx="978970" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>BEACHTEN</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: HINWEIS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>und</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Zitieranleitung GIUB</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="1813235" y="3856245"/>
+            <a:ext cx="131524" cy="144555"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="32" name="Grafik 31"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2755224" y="4620652"/>
+            <a:ext cx="1110981" cy="144214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Grafik 32"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2805821" y="4492278"/>
+            <a:ext cx="290524" cy="128374"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Ellipse 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF399DCF-D683-C42D-C01C-FDD342CCD574}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="111862" y="898904"/>
+            <a:ext cx="324015" cy="136528"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Textfeld 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB601D30-0B6B-7797-3321-9CF0E3B0EF9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4534262" y="2048601"/>
+            <a:ext cx="811545" cy="165036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bibliothek mit Signatur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Ellipse 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E65F8C2-3D71-9EAC-779E-AE3954A087AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="144016" y="1344460"/>
+            <a:ext cx="144016" cy="95799"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="276493" y="74287"/>
+            <a:ext cx="7981537" cy="482500"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – suche nach einem bestimmten </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>lehrbuch</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Inhaltsplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288032" y="610281"/>
+            <a:ext cx="5112568" cy="436445"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>2. Beispiel: Gebhardt: Europa – eine Geographie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Grafik 18"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="299317" y="1108450"/>
+            <a:ext cx="4238243" cy="3392133"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Grafik 19"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5346655" y="610281"/>
+            <a:ext cx="3625241" cy="2603729"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="21" name="Grafik 20"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5790916" y="3466945"/>
+            <a:ext cx="3109258" cy="368241"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Grafik 21"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6"/>
+          <a:srcRect l="1018" t="17084" r="1161" b="-5524"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5790915" y="4015472"/>
+            <a:ext cx="3109258" cy="589129"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Ellipse 22"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3639857" y="3127447"/>
+            <a:ext cx="720080" cy="347928"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="25" name="Gerade Verbindung mit Pfeil 24"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5899412" y="1651327"/>
+            <a:ext cx="293276" cy="7883"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="27" name="Gerade Verbindung mit Pfeil 26"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="5899412" y="1992038"/>
+            <a:ext cx="293276" cy="33844"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Gerade Verbindung mit Pfeil 7"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5509805" y="3744515"/>
+            <a:ext cx="195158" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5487745" y="4176563"/>
+            <a:ext cx="216024" cy="1"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Gerade Verbindung mit Pfeil 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="216024" y="1368251"/>
+            <a:ext cx="144016" cy="72008"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ellipse 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E7EC66-3740-466C-DD79-0821F48847F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288031" y="1100220"/>
+            <a:ext cx="443333" cy="134299"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Textfeld 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E51EF19-E7B2-9D2F-4293-32CD23A2CA06}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6939771" y="2232347"/>
+            <a:ext cx="811545" cy="165036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bibliothek mit Signatur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Ellipse 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0676D2DA-E1CB-8EBA-1903-66C4020E5E24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="299317" y="1713581"/>
+            <a:ext cx="276747" cy="96406"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311055" y="360139"/>
+            <a:ext cx="8041937" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Suche nach einem bestimmten Aufsatz</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288992" y="1224603"/>
+            <a:ext cx="8640000" cy="2447904"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Beispiel:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>EVERTS, J., BORK-HÜFFER, T. &amp; BUTSCH, C. (2022): Editorial: The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>uneven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>geographies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> COVID-19 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>pandemic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>. In: Erdkunde Jg.76, H. 2, S. 71-73</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>EVERTS, J., BORK-HÜFFER, T. &amp; BUTSCH, C. (2022): Editorial – Part 2: The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>uneven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>geographies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> COVID-19 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>pandemic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>. In: Erdkunde Jg. 76, H. 3, S. 157-159</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3320920186"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="311945" y="1360137"/>
+            <a:ext cx="8424936" cy="3204939"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>				</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600" dirty="0" err="1"/>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>THEMA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> 	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>	       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>DBIS</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B0F0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>			       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>DER HAUSARBEIT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	            </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B0F0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>	</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>			</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ZDB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>			      </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00C85A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>GOOGLE &amp; Co.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="07529A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>					</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>				     </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>EZB</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="60000"/>
+                  <a:lumOff val="40000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7696802" y="288203"/>
+            <a:ext cx="1231230" cy="654177"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6633788" y="2918251"/>
-            <a:ext cx="480656" cy="344987"/>
+            <a:off x="288033" y="288203"/>
+            <a:ext cx="3707822" cy="810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...122 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3996527572"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3955140181"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Inhaltsplatzhalter 16"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="435861" y="917480"/>
+            <a:ext cx="4933914" cy="3313112"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="209132" y="88556"/>
+            <a:ext cx="8076734" cy="639718"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – Suche nach einem bestimmten Aufsatz</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6336703" y="3435605"/>
+            <a:ext cx="2716465" cy="1344084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect r="2017"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5596504" y="430904"/>
+            <a:ext cx="3456664" cy="2959723"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ellipse 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5832648" y="786565"/>
+            <a:ext cx="3096344" cy="324000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8928993" y="738563"/>
+            <a:ext cx="288032" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Textfeld 17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="144016" y="465475"/>
+            <a:ext cx="5328591" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1. Beispiel: Everts: The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>uneven</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>geographies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> COVID-19 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>pandemic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="20" name="Gerade Verbindung mit Pfeil 19"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="330922" y="1196302"/>
+            <a:ext cx="164506" cy="182832"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Grafik 22"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect t="49374" r="6587"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3456384" y="3909105"/>
+            <a:ext cx="2701413" cy="718980"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Ellipse 23"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6301213" y="3390627"/>
+            <a:ext cx="466939" cy="196582"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="26" name="Gerade Verbindung mit Pfeil 25"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="4536504" y="4536603"/>
+            <a:ext cx="1872208" cy="91482"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Ellipse 27"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3456384" y="4374819"/>
+            <a:ext cx="1080120" cy="216000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Ellipse 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4320480" y="3312467"/>
+            <a:ext cx="720080" cy="216024"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Textfeld 18"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8163022" y="2448371"/>
+            <a:ext cx="765970" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>BEACHTEN: Unterschiedliche Online-Zugänge </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Textfeld 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE76B75-0025-B14D-0759-A976BF393B59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7099114" y="3420479"/>
+            <a:ext cx="811545" cy="165036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bibliothek mit Signatur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Ellipse 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25C760B4-00DC-84A9-DC4A-2BB7BE03374E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="495429" y="1584275"/>
+            <a:ext cx="224652" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="649619215"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4402134" y="2470900"/>
+            <a:ext cx="3276301" cy="2015306"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="226039" y="3943413"/>
+            <a:ext cx="3992802" cy="749112"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="237333" y="120679"/>
+            <a:ext cx="8817338" cy="672375"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – Suche nach einem bestimmten Aufsatz / 							Zeitschrift</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="276214" y="1065505"/>
+            <a:ext cx="3384424" cy="2625301"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5781747" y="864195"/>
+            <a:ext cx="3244309" cy="1745215"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Grafik 11"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5648553" y="3458326"/>
+            <a:ext cx="3340150" cy="1226279"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="Gerade Verbindung mit Pfeil 12"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="3898676" y="4218488"/>
+            <a:ext cx="70727" cy="198961"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Ellipse 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="180000" y="1404000"/>
+            <a:ext cx="1764000" cy="432000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Ellipse 15"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5781747" y="864195"/>
+            <a:ext cx="1414576" cy="133686"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Gerade Verbindung mit Pfeil 17"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="5359488" y="3852729"/>
+            <a:ext cx="247953" cy="148106"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="189329" y="474183"/>
+            <a:ext cx="5657883" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2. Beispiel: MÜLLER-MAHN, D. (2023): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Africa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Rising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>? Das Auf und Ab von Entwicklungsdiskursen. In: Geographische Rundschau 10, S. 4-10.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="17" name="Gerade Verbindung mit Pfeil 16"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="199690" y="1282805"/>
+            <a:ext cx="98703" cy="143309"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="23" name="Gerade Verbindung mit Pfeil 22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="5483464" y="931039"/>
+            <a:ext cx="165089" cy="66842"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Ellipse 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="237334" y="3148261"/>
+            <a:ext cx="475480" cy="105012"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="77E937"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="630064" y="2917949"/>
+            <a:ext cx="179936" cy="169910"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Textfeld 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F8A8C18-20D9-352B-AAEF-4C2F2E0264BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5005657" y="2485681"/>
+            <a:ext cx="811545" cy="165036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bibliothek mit Signatur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Ellipse 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2093EA8-7EDE-75A2-7F8F-0D67A08EC98E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288000" y="1620000"/>
+            <a:ext cx="216479" cy="125848"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FF6600"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="36000" rIns="108000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Ellipse 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{978BC446-C042-FFE6-1D6A-846DAA5BD31A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8208000" y="1224235"/>
+            <a:ext cx="720992" cy="240769"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Ellipse 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F57DA1C6-D653-FA28-D901-6B1412F7B233}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="8281132" y="2088331"/>
+            <a:ext cx="576976" cy="184282"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="25" name="Gerade Verbindung mit Pfeil 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDF7E8DC-853E-82C4-40B6-EFC6363A0821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="4646002" y="2272613"/>
+            <a:ext cx="106526" cy="136833"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015525366"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...375 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Grafik 9"/>
-[...23 lines deleted...]
-          <p:cNvPr id="12" name="Inhaltsplatzhalter 9"/>
+          <p:cNvPr id="8" name="Grafik 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="3624402" cy="3240360"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5760640" y="500821"/>
+            <a:ext cx="2731435" cy="1301433"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...155 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Grafik 13"/>
+          <p:cNvPr id="10" name="Grafik 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6232126" y="1665838"/>
-            <a:ext cx="584661" cy="687518"/>
+            <a:off x="6758456" y="1655413"/>
+            <a:ext cx="1964872" cy="1655564"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="292643" y="72739"/>
+            <a:ext cx="8401913" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – Suche nach einer bestimmten Zeitschrift</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288032" y="619310"/>
+            <a:ext cx="3600400" cy="447173"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Beispiel: Geographische Zeitschrift</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Grafik 14"/>
+          <p:cNvPr id="9" name="Grafik 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect r="7818" b="71483"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438539" y="996755"/>
+            <a:ext cx="3521902" cy="1091576"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="216024" y="996755"/>
+            <a:ext cx="144016" cy="139456"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Grafik 13"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6090519" y="2733630"/>
-            <a:ext cx="865825" cy="275012"/>
+            <a:off x="352162" y="2105863"/>
+            <a:ext cx="4752407" cy="2707820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Grafik 15"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5104569" y="3362081"/>
+            <a:ext cx="2960328" cy="1410380"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Grafik 16"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6"/>
-          <a:srcRect l="8353" t="28350" r="20642" b="24401"/>
+          <a:blip r:embed="rId8"/>
+          <a:srcRect b="17493"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6116364" y="3495282"/>
-            <a:ext cx="839980" cy="247054"/>
+            <a:off x="6691875" y="3351415"/>
+            <a:ext cx="1800200" cy="333770"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="19" name="Gerade Verbindung mit Pfeil 18"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
-          <a:xfrm>
-[...3 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:xfrm flipV="1">
+            <a:off x="2952328" y="996755"/>
+            <a:ext cx="2304256" cy="1379608"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...83 lines deleted...]
-          <p:cNvPr id="3" name="Ellipse 2"/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Gerade Verbindung mit Pfeil 20"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipV="1">
+            <a:off x="5418864" y="1835977"/>
+            <a:ext cx="1654391" cy="289027"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:srgbClr val="00B050">
+                <a:alpha val="99000"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="23" name="Gerade Verbindung mit Pfeil 22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1">
+            <a:off x="5270854" y="3206075"/>
+            <a:ext cx="158409" cy="94030"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="25400">
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Ellipse 28"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="629081" cy="197294"/>
+          <a:xfrm flipV="1">
+            <a:off x="6584733" y="3320859"/>
+            <a:ext cx="1188000" cy="398715"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="15875">
+          <a:ln w="22225">
             <a:solidFill>
-              <a:srgbClr val="FF0000"/>
+              <a:srgbClr val="00B0F0"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...2 lines deleted...]
-          <p:cNvCxnSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Textfeld 29"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvCxnSpPr>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4799546" y="1308215"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="straightConnector1">
+            <a:off x="8321040" y="1980490"/>
+            <a:ext cx="720000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="19050">
+          <a:noFill/>
+          <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
-            <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>BEACHTEN: Unterschiedliche Online-Zugänge </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Ellipse 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4032448" y="2428569"/>
+            <a:ext cx="720080" cy="595866"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="accent1"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="0">
+          <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
-      </p:cxnSp>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Textfeld 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{381D0678-50C8-E7D2-F3D8-0A8352DB4620}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5696612" y="3338420"/>
+            <a:ext cx="811545" cy="165036"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="00B0F0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bibliothek mit Signatur</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3383735612"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1933338171"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="368751" y="222520"/>
+            <a:ext cx="6183977" cy="801941"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3) Thema der </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>hausarbeit</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2. Schritt - Wie komme ich an die Spezielle Fachliteratur?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="368751" y="1368251"/>
+            <a:ext cx="7840161" cy="2952328"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Auswertung von </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Literaturverzeichnissen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> -&gt; Formale Katalogsuche</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Zitationen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> von ermittelten Quellen verfolgen (Zitationsdatenbanken)  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-&gt; aktuelle Literatur</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Thematische Literatursuche </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>in Fachdatenbanken und Katalogen (mittels Stichwörtern, Schlagwörtern, Klassifikationen, …)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>Dokumentieren</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Sie bei der thematischen Literatursuche, was Sie wann, wo und mit welchen Begriffen gesucht haben.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288032" y="35058"/>
-[...7 lines deleted...]
-            <a:pPr>
+            <a:off x="288198" y="245076"/>
+            <a:ext cx="8064651" cy="432031"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.1) Suche zu einem Thema  - Recherchestrategie</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288198" y="864261"/>
+            <a:ext cx="8639669" cy="2448179"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Datenbank-Infosystem  DBIS</a:t>
-[...23 lines deleted...]
-          <a:lstStyle/>
+              <a:t>z.B. "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Gentrification</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> – Problem oder Chance der Stadtentwicklung"</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+              <a:t>Blockbildung</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Suchanfrage:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Gentrification</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>OR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Gentrifizierung</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>OR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Gentrifikation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>AND</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> (Stadtentwicklung </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>OR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Stadtplanung </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>OR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Stadtgeogra</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>ie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF9900"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>AND</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Köln</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:t>Prioritäten</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-              <a:t>Das</a:t>
-[...107 lines deleted...]
-              <a:buFont typeface="Arial"/>
+              <a:t>: Werden in einer Anweisung mehrere logische Operatoren verwendet, wird zuerst NOT, dann AND und zuletzt OR ausgewertet. Prioritäten kann man durch Klammersetzung beeinflussen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...15 lines deleted...]
-              <a:buFont typeface="Arial"/>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...83 lines deleted...]
-          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...12 lines deleted...]
-          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+            <a:pPr defTabSz="914365">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" kern="0">
+                <a:solidFill>
+                  <a:srgbClr val="909085"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr kern="0">
+              <a:solidFill>
+                <a:srgbClr val="909085"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...3 lines deleted...]
-              <a:rPr lang="de-DE" smtClean="0"/>
+            <a:pPr defTabSz="914365">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" kern="0">
+                <a:solidFill>
+                  <a:srgbClr val="909085"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+            <a:endParaRPr kern="0">
+              <a:solidFill>
+                <a:srgbClr val="909085"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 7"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1008250" y="1755710"/>
+            <a:ext cx="5472398" cy="1586428"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto"/>
-[...4 lines deleted...]
-            <a:pPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="914365">
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
-              <a:rPr lang="de-DE"/>
+              <a:rPr lang="de-DE" kern="0">
+                <a:solidFill>
+                  <a:srgbClr val="909085"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:pPr defTabSz="914365">
+                <a:defRPr/>
+              </a:pPr>
               <a:t>24</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
-[...51 lines deleted...]
-          </p:nvPr>
+            <a:endParaRPr lang="de-DE" kern="0">
+              <a:solidFill>
+                <a:srgbClr val="909085"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Ellipse 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAC2DA48-A37C-288A-6EB0-F8FE13064F4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="303909" y="144115"/>
-[...33 lines deleted...]
-          </p:nvPr>
+            <a:off x="972151" y="2332909"/>
+            <a:ext cx="360026" cy="216016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914365"/>
+            <a:endParaRPr lang="de-DE">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Ellipse 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73636CDD-4373-65F8-2918-517FA482692A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="303909" y="957974"/>
-[...3 lines deleted...]
-            <a:noFill/>
+            <a:off x="2808382" y="3168429"/>
+            <a:ext cx="504036" cy="216016"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...33 lines deleted...]
-              <a:rPr lang="de-DE" sz="1300" dirty="0">
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914365"/>
+            <a:endParaRPr lang="de-DE">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Ellipse 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452AA515-2984-E98B-DE86-E9DB3D0887A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4536507" y="3147276"/>
+            <a:ext cx="432031" cy="237169"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="31750">
+            <a:solidFill>
+              <a:srgbClr val="FF9900"/>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="914365"/>
+            <a:endParaRPr lang="de-DE">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Textfeld 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5B21CEF-0180-8C39-2BC1-FA465856AFAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4752000" y="2916000"/>
+            <a:ext cx="1296000" cy="178708"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="71997" tIns="0" rIns="35999" bIns="35999" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr defTabSz="914365"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="Exo 2"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aufsatzdatenbanken + Fachbibliographien sind </a:t>
-[...482 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
+              <a:t> = zu unspezifisch</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2172172582"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2629740480"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="242904" y="17226"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:off x="288032" y="84617"/>
+            <a:ext cx="6961753" cy="439725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.2) Thematische Literatursuche  -  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Textfeld 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5099212" y="1241930"/>
+            <a:ext cx="792088" cy="2400657"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Treffer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>584</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1.497</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>26</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>915</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>608</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>1.912</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>995</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Inhaltsplatzhalter 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1037929" y="834032"/>
+            <a:ext cx="3268798" cy="2906284"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Grafik 10"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="8353" t="28350" r="20642" b="24401"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5720362" y="3334367"/>
+            <a:ext cx="900000" cy="315509"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Grafik 11"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5656650" y="2618626"/>
+            <a:ext cx="997386" cy="316800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Textfeld 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="231431" y="534713"/>
+            <a:ext cx="6264697" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Beispiel: Suchbegriffe Stadtgeographie, Sozialgeographie</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ellipse 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2016224" y="1056802"/>
+            <a:ext cx="792088" cy="177539"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="34925">
+            <a:solidFill>
+              <a:srgbClr val="0D9CE3"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rechteck 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19B5E419-FF79-0078-AFF1-D67DE23E2944}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1160052" y="3152240"/>
+            <a:ext cx="5523431" cy="588075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr tIns="108000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rechteck 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63A56FD6-FBC4-F39F-078B-D13D7245D6A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1152032" y="2535781"/>
+            <a:ext cx="5531451" cy="588075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rechteck 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC3734F-9653-11BC-6873-1C0D0FECC38D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6051269" y="2237249"/>
+            <a:ext cx="324000" cy="252000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D5D5C5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0"/>
+              <a:t>UND</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rechteck 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87346198-E3C9-328F-F13C-7E31E48BA50C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5982810" y="1928587"/>
+            <a:ext cx="460199" cy="219455"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0"/>
+              <a:t>ODER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rechteck 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C5557EE-2ED3-A291-483E-442CAEF2D845}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5914202" y="1552931"/>
+            <a:ext cx="604828" cy="228807"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1000" dirty="0"/>
+              <a:t>NICHT</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rechteck 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F6DDA41-EAC0-F5B4-FFF7-FFE4073EA699}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1160053" y="2183532"/>
+            <a:ext cx="5523430" cy="322483"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rechteck 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26F21F9B-A539-64A0-C660-997B81AA059F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1152000" y="1836000"/>
+            <a:ext cx="5544000" cy="360000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rechteck 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F4F720A-7562-99C5-5D86-B25A4118C591}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1152032" y="1503807"/>
+            <a:ext cx="5531451" cy="328164"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rechteck 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4702CBE-DDC1-7EA4-E5CC-AD8B9F3B163A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7261744" y="1743413"/>
+            <a:ext cx="1035489" cy="459682"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
+              <a:t>Boolesche Operatoren</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rechteck 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD0E7F2C-9CAC-F703-2B02-60286446E028}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7261744" y="2833990"/>
+            <a:ext cx="972000" cy="396000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Suchfelder</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Textfeld 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F4B407B-3465-E05C-552C-417742FFF9B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="231431" y="3840327"/>
+            <a:ext cx="9073008" cy="1061829"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> sind die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Suchmöglichkeiten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> für die thematische Suche </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>begrenzt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>durch nicht immer vorhandene Volltextverfügbarkeit und fehlende inhaltliche Erschließung der Dokumente.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Bonus bietet einen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Einstieg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> für die Literaturrecherche, ist </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>aber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>kein Ersatz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="005A9E"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>für Fachdatenbanken und Spezialverzeichnisse!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2209820333"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="242904" y="167837"/>
+            <a:ext cx="5020783" cy="391535"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.3) Datenbank-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>infoSystem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  DBIS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Inhaltsplatzhalter 8"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="242904" y="721678"/>
             <a:ext cx="4884062" cy="1668671"/>
@@ -20581,113 +21827,113 @@
           </a:prstGeom>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="F0F9FE"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Grafik 12"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5263687" y="574109"/>
+            <a:off x="5287440" y="566760"/>
             <a:ext cx="3681584" cy="4178518"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Textfeld 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3528392" y="2160339"/>
             <a:ext cx="982960" cy="123111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="15875">
             <a:solidFill>
               <a:srgbClr val="FFCC00"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="420"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="800" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="50000"/>
                     <a:lumOff val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>lokale</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="800" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> DBIS-Ansicht</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="17" name="Gerade Verbindung mit Pfeil 16"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1" flipV="1">
             <a:off x="2553111" y="2016323"/>
             <a:ext cx="177468" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
@@ -20944,8070 +22190,2286 @@
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Textfeld 34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4397264" y="3608208"/>
+            <a:off x="4345369" y="3594578"/>
             <a:ext cx="684000" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="600" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF6600"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Ggf. auch benachbarte Fächer berücksichtigen</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Je nach Thema  auch benachbarte Fächer berücksichtigen</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="16" name="Gerade Verbindung mit Pfeil 15"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6542953" y="1296948"/>
             <a:ext cx="136632" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="sysDash"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Ellipse 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{445A2855-2C67-CDB0-9ED0-B8F151154916}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1022311" y="1044965"/>
+            <a:ext cx="3416536" cy="504056"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2702989827"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288032" y="136621"/>
+            <a:ext cx="5365350" cy="397683"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.3) Datenbank-Infosystem  DBIS</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288032" y="789333"/>
+            <a:ext cx="8709786" cy="3828136"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>In DBIS werden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Datenbanken</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> verzeichnet, in denen Sie nach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Literatur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> suchen können, als auch solche, die eine Recherche nach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Fakten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> ermöglichen. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Bibliographische Datenbanken </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>enthalten </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>bibliographische Angaben </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>(Autor, Titel, Quelle) zu Veröffentlichungen. Anhand dieser können Sie auch die Publikationsarten unterscheiden. Vielfach sind auch </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>inhaltliche Angaben zum Dokument </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>aufgenommen wie Abstracts, Reviews oder Schlagwörter und Notationen von Klassifikationen der inhaltlichen Erschließung.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aufsatzdatenbanken + Fachbibliographien sind </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>wichtig</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> für die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Literaturrecherche</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Volltextdatenbanken bieten Literatursuche </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>und</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> direkten Zugang zum Dokument</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Portale zur </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>interdisziplinären</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Suche in Datenbanken und </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>multidisziplinäre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Abstract- und Zitationsdatenbanken</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Suche</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Wer hat zu welchem Thema was veröffentlicht? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Treffer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: Bücher + Aufsätze </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>unabhängig</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> vom Bestand einer Bibliothek!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>SoSe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> 2026</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Textfeld 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA82D6EA-CB07-331A-84CD-093E50FF381A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5849358" y="158229"/>
+            <a:ext cx="2843563" cy="503590"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="00B050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="72000" tIns="36000" bIns="36000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Gezielte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> thematische Suche mittels angebotener Suchkategorien  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="317907" y="171244"/>
-[...9 lines deleted...]
-            </a:pPr>
+            <a:off x="288032" y="136621"/>
+            <a:ext cx="4968552" cy="397683"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3.3) Datenbank-Infosystem  DBIS</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="288032" y="711235"/>
+            <a:ext cx="8709786" cy="4113399"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Sucheinstiege: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Einfache und Erweiterte Suche, Fachgebiete und Sammlungen: Sortierung (alphabetisch, nach Relevanz), Filtermöglichkeiten, TOP-Datenbanken (ausgewählte Datenbanken der eigenen Einrichtung, die für das Fachgebiet als besonders relevant bewertet wurden).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Verfügbarkeit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>Ampelsystem</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>): frei verfügbar (grün), lizenziert an meiner Einrichtung (gelb), nicht an meiner Einrichtung verfügbar (rot).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:t>Zugang über: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Bibliotheksauswahl (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>automatische IP-Erkennung des Uni-Netzes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>-&gt; ULB Bonn), Gesamtbestand (keine Organisation wählen).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Einstellung bei der ULB Bonn beachten: Ampel grün und gelb zeigt nicht alle frei verfügbaren Datenbanken an, dafür muss die rote Ampel mit angeklickt werden.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>In DBIS erfolgt die Suche </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>nach</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> Datenbanken und nicht in Datenbanken.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1250" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>SoSe</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>DBIS </a:t>
-[...10 lines deleted...]
-              <a:t>Datenbanken </a:t>
+              <a:t> 2026</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
-[...158 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Datumsplatzhalter 1"/>
-[...25 lines deleted...]
-          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvPr id="2" name="Textfeld 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA82D6EA-CB07-331A-84CD-093E50FF381A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6163118" y="264050"/>
-            <a:ext cx="2477874" cy="461665"/>
+            <a:off x="5849358" y="158229"/>
+            <a:ext cx="2843563" cy="503590"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="00B050"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="72000" tIns="36000" bIns="36000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="1200" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Gezielte </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" smtClean="0">
+              <a:t>Gezielte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>thematische </a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t> thematische Suche mittels angebotener Suchkategorien  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2453828986"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="200388" y="0"/>
-[...12 lines deleted...]
-              <a:t>DBIS</a:t>
+            <a:off x="385605" y="231217"/>
+            <a:ext cx="8636155" cy="641617"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4) Fachzeitschriften</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
-[...388 lines deleted...]
-          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Liste  anerkannter geographischer Fachzeitschriften</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1600" b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="8" name="Textfeld 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4902639" y="1001068"/>
+            <a:ext cx="3653901" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="420"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Aktualisierte </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Liste</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> relevanter Zeitschriften im deutschsprachigen Raum nach VGDH (Fachwissenschaft)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Datumsplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Grafik 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="1" b="22141"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="383664" y="1161318"/>
+            <a:ext cx="4222627" cy="2639983"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5"/>
+          <a:srcRect b="30781"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4924750" y="1944315"/>
+            <a:ext cx="3793568" cy="2515920"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Textfeld 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="310286" y="919298"/>
+            <a:ext cx="4369381" cy="215444"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Verband für Geographie an deutschsprachigen Hochschulen und Forschungseinrichtungen (VGDH) </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rechteck 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E284F8D-DF2A-D5E2-61B0-75ACC9A73BEE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4572231" y="4399964"/>
+            <a:ext cx="2037200" cy="288000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF6600"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ausschnitt von der Gesamtliste!</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="296857" y="116210"/>
-[...11 lines deleted...]
-              <a:rPr lang="de-DE" dirty="0"/>
+            <a:off x="288032" y="326804"/>
+            <a:ext cx="1539652" cy="360363"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Inhalt</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="296857" y="537225"/>
-[...13 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+            <a:off x="292170" y="1008211"/>
+            <a:ext cx="8640000" cy="3633413"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Thema der Hausarbeit </a:t>
-[...10 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+              <a:t>1) Thema der Hausarbeit </a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Bibliotheken und das Suchportal </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" err="1">
+              <a:t>2) Bibliotheken und das Suchportal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>bonnus</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
-[...8 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" err="1">
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>eMedien</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+              <a:t>3) Thematische Literatursuche in Fachdatenbanken  -  Datenbank-Infosystem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
-[...48 lines deleted...]
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>DBIS</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
-[...15 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Fachzeitschriften und Zeitschriftendatenbanken </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+              <a:t>4) Fachzeitschriften und Zeitschriftendatenbanken </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>ZDB </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>und </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>EZB</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" sz="1800" b="1" dirty="0"/>
-[...8 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Informationen im </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" smtClean="0">
+              <a:t>5) Portal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>(Di</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>gitale Bibliothek) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>mit der Möglichkeit der </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Literaturbeschaffung von außerhalb (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Fernleihe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>6) Informationen im </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Internet</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr>
-[...5 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0" smtClean="0">
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Portal </a:t>
-[...122 lines deleted...]
-              <a:t>Zusammenfassung</a:t>
+              <a:t>7) Zusammenfassung</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3707163921"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...49 lines deleted...]
-          <p:cNvPr id="6" name="Titel 1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="113298" y="135552"/>
-[...7 lines deleted...]
-            <a:pPr>
+            <a:off x="296649" y="360819"/>
+            <a:ext cx="4599896" cy="385721"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4) Zeitschriftendatenbanken</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="297406" y="1165576"/>
+            <a:ext cx="8640000" cy="3239992"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>GEODOK  –  </a:t>
-[...11 lines deleted...]
-          <p:cNvPr id="8" name="Fußzeilenplatzhalter 4"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Zeitschriftendatenbank (ZDB) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>verzeichnet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Zeitschriftentitel und -bestände vieler deutscher und österreichischer Bibliotheken</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>. Es werden sowohl Papier- als auch elektronische Ausgaben nachgewiesen.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Elektronische Zeitschriftenbibliothek (EZB) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>bietet einen schnellen, strukturierten und einheitlichen Zugang zu wissenschaftlichen Volltextzeitschriften. Sie weist </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>lizenzpflichtige</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> und </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>frei zugängliche elektronische Zeitschriften</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> nach. Ein Ampelsystem informiert institutionsabhängig, auf welche Jahrgänge Online-Zugang auf Volltextartikel besteht.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Foliennummernplatzhalter 5"/>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...871 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...510 lines deleted...]
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Grafik 16"/>
-[...47 lines deleted...]
-          <p:cNvPr id="2" name="Grafik 1"/>
+          <p:cNvPr id="15" name="Grafik 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA083807-C9DD-45D3-82A4-CC4B4A997285}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
-[...741 lines deleted...]
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5721417" y="2832475"/>
-            <a:ext cx="3334832" cy="1712479"/>
+            <a:off x="360040" y="936203"/>
+            <a:ext cx="6481416" cy="1787268"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...35 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5846032" y="1274274"/>
-[...48 lines deleted...]
-          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+            <a:off x="220557" y="370164"/>
+            <a:ext cx="7597779" cy="378381"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.1) Elektronische Zeitschriftenbibliothek  (EZB)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Beispiel</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>33</a:t>
-[...3953 lines deleted...]
-              <a:t>39</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Ellipse 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="220053" y="1201359"/>
             <a:ext cx="1723657" cy="218794"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
           </a:ln>
@@ -29256,595 +24718,415 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5802113" y="3317983"/>
             <a:ext cx="2016224" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Online-Zugang ab </a:t>
-[...7 lines deleted...]
-              <a:t>1947</a:t>
+              <a:t>Online-Zugang ab 1947</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Textfeld 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2248295" y="460972"/>
             <a:ext cx="1800200" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Erdkunde</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1152032" y="2088331"/>
+            <a:off x="1224136" y="2088331"/>
             <a:ext cx="144112" cy="72008"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Inhaltsplatzhalter 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A18B09C5-0333-457D-BCCA-179361A9222C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Ellipse 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D478F96D-D874-863E-A262-59497D2DF59C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1764000" y="1836000"/>
+            <a:ext cx="684000" cy="180000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Gerade Verbindung mit Pfeil 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D45355E-F6DC-CB57-4893-C649B57D4602}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1224000" y="2556000"/>
+            <a:ext cx="144000" cy="87258"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDot"/>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...279 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="301231" y="144115"/>
             <a:ext cx="4917403" cy="647278"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...4 lines deleted...]
-              <a:t>ZDB</a:t>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4.2) Zeitschriftendatenbank  (ZDB)</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Beispiel</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Inhaltsplatzhalter 6"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="10865" t="17395" r="13337" b="10881"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="135001" y="1122732"/>
             <a:ext cx="4464496" cy="2376264"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>40</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Grafik 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4746439" y="615560"/>
             <a:ext cx="4389028" cy="3797973"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -30031,1436 +25313,1551 @@
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Textfeld 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1224000" y="2268000"/>
             <a:ext cx="720080" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="800" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="de-DE" sz="800" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="0D9CE3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>print</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0D9CE3"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Textfeld 24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1188132" y="2736403"/>
             <a:ext cx="504056" cy="215444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" sz="800" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0D9CE3"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>online</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Textfeld 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2160240" y="584652"/>
             <a:ext cx="1440160" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Erdkunde</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="28" name="Gerade Verbindung mit Pfeil 27"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5674037" y="3619836"/>
             <a:ext cx="207009" cy="68806"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:srgbClr val="0D9CE3"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1318306397"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288032" y="164107"/>
-[...18 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:off x="287538" y="173396"/>
+            <a:ext cx="4536504" cy="511733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  -  Digitale Bibliothek</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288032" y="885011"/>
-            <a:ext cx="8800748" cy="3960440"/>
+            <a:off x="288992" y="990854"/>
+            <a:ext cx="8640000" cy="3401733"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Internetquellen</a:t>
-[...110 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" dirty="0">
+              <a:t>Die Digitale Bibliothek </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="053997"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Internet)</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0146A3"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>ist ein </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Portal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>das einen einheitlichen Zugang zu heterogenen Informations- und Dienstleistungsangeboten bietet.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings"/>
-              <a:buChar char="§"/>
+              <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Webseiten ULB und Geographisches Institut </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr sz="1800" dirty="0"/>
+              <a:t>Die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Metasuche</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> innerhalb des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Portals ermöglicht eine gleichzeitige Suche in unterschiedlichen Datenbanken über eine gemeinsame Suchoberfläche. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="216000" lvl="1" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>Aber</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> nicht alle von der ULB lizenzierten Datenbanken stehen über die Metasuche zur Verfügung und Suchkriterien können eingeschränkt sein.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings"/>
-              <a:buChar char="§"/>
+              <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Fachportale, Fachgesellschaften, </a:t>
-[...3 lines deleted...]
-              <a:t>…</a:t>
+              <a:t>Über den Menüpunkt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="053997"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Fernleihe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> innerhalb des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>DigiBib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>-Portals können Sie Bücher oder Aufsätze aus anderen Bibliotheken bestellen, die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>nicht </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>in Bonn vorhanden sind.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>41</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274165" y="186448"/>
+            <a:ext cx="8640960" cy="691836"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6) Warum so kompliziert und nicht Googeln und das Internet nutzen?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288032" y="936204"/>
+            <a:ext cx="8496944" cy="3888432"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Internetquellen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Heterogene Informationen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Qualitätskontrolle, Seriosität ist nicht überall gegeben</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Suchmaschinen (Google Scholar, BASE: Bielefeld Academic Search Engine, …), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
+              <a:t>Deep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t> Web (geschützte Inhalte sind </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" u="sng" dirty="0"/>
+              <a:t>nicht</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t> auffindbar)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Open Access (kostenfreier Zugang zu wissenschaftlichen Dokumenten im Internet)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Webseiten ULB und Geographisches Institut (Informationen und Links)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Fachportale, Fachgesellschaften, …</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Das Internet bietet viele Recherchemöglichkeiten, aber nicht alle Informationen sind gleich wertvoll.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3322540687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288032" y="288131"/>
+            <a:ext cx="8280920" cy="648072"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6.1) Wo ist es sinnvoll nach Information und Literatur zu suchen?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="288992" y="1092257"/>
+            <a:ext cx="8640000" cy="3444346"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>GOOGLE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Gut für allgemeine, praxisorientierte oder aktuelle Informationen, z.B. Artikel in Wikipedia &amp; Lexika. Bietet einen breiten Überblick, schnelle und verständliche Antworten.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>GOOGLE SCHOLAR</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Geeignet für wissenschaftliche und akademische Recherchen, z.B. Fachartikel, wissenschaftliche Studien, Dissertationen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Preprints</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>, Konferenzbeiträge, Open Access Publikationen. Bietet hochwertige und akademisch relevante Quellen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2544801958"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288032" y="288131"/>
-[...14 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:off x="288032" y="162914"/>
+            <a:ext cx="3672408" cy="422998"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>7) Zusammenfassung</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="287538" y="1080219"/>
-            <a:ext cx="8640000" cy="3528024"/>
+            <a:off x="288032" y="840649"/>
+            <a:ext cx="8487132" cy="3983986"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Die Digitale Bibliothek </a:t>
-[...15 lines deleted...]
-              <a:t> </a:t>
+              <a:t>Eine </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>gute Vorbereitung </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>ist ein </a:t>
-[...102 lines deleted...]
-              <a:t>in Bonn vorhanden sind.</a:t>
+              <a:t>Ihrer Recherche ist sehr wichtig für den Erfolg.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Es gibt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>mehrere Recherchemethoden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>zur effizienten Suche.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Mehrere Rechercheinstrumente </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>(Portale, Literaturdatenbanken, Internetsuche) stehen Ihnen zur Verfügung.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Mit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>fachspezifischen Datenbanken </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>können gezielt wissenschaftlich relevante Ergebnisse gefunden werden.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Das </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Internet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> bietet viele Recherchemöglichkeiten, aber nicht alle Informationen sind gleich wertvoll.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0"/>
+              <a:t>iteraturangaben</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0"/>
+              <a:t> bei Übernahme für die eigene Arbeit immer überprüfen!</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>42</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="278713" y="216123"/>
-[...14 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:off x="288032" y="302253"/>
+            <a:ext cx="7416824" cy="511733"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Angebote der GIUB-Bibliothek und ULB</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288032" y="1080219"/>
-[...5 lines deleted...]
-          <a:lstStyle/>
+            <a:off x="288032" y="1440259"/>
+            <a:ext cx="8712968" cy="3528392"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Schulungen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Beratungen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Ansprechpersonen</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+              <a:rPr lang="de-DE" sz="1800" i="1" dirty="0"/>
+              <a:t>Wir helfen Ihnen gerne bei Fragen.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...76 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>43</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...215 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Inhaltsplatzhalter 7"/>
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4752528" y="1346359"/>
-            <a:ext cx="2446590" cy="1728072"/>
+            <a:off x="5328592" y="1145431"/>
+            <a:ext cx="2883162" cy="2036431"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Textfeld 7"/>
+          <p:cNvPr id="2" name="Textfeld 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5112568" y="3366187"/>
+            <a:off x="5904656" y="3680534"/>
             <a:ext cx="1906791" cy="553998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Book a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Librarian</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Beratungsservice </a:t>
-[...13 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Beratungsservice der ULB</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -31489,51 +26886,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="288992" y="1440259"/>
             <a:ext cx="8640000" cy="3384376"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>Folien</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
               <a:t>eCampus</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>: Zentrale Einrichtungen/ULB</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
@@ -31542,278 +26939,233 @@
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0"/>
               <a:t>Baade</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>, J., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0" err="1"/>
               <a:t>Gertel</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, H. &amp; </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0" err="1"/>
+              <a:t>, H. u. A. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0"/>
               <a:t>Schlottmann</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, A. (</a:t>
-[...6 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" baseline="30000" dirty="0" smtClean="0"/>
+              <a:t> (2021</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" baseline="30000" dirty="0"/>
               <a:t>4</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Wissenschaftlich </a:t>
-[...19 lines deleted...]
-              <a:t>.</a:t>
+              <a:t>): Wissenschaftlich arbeiten. Ein Leitfaden für Studierende der Geographie. (Haupt) Bern.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0"/>
               <a:t>Kindler</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>, H., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0"/>
               <a:t>Weber</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>, F., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0"/>
               <a:t>Kühne</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, O. &amp; </a:t>
+              <a:t>, O. u. G. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0"/>
               <a:t>Halder</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, G. (2019): Wissenschaftlich arbeiten in Geographie und Raumwissenschaften. Ein Überblick. </a:t>
-[...3 lines deleted...]
-              <a:t>(</a:t>
+              <a:t> (2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" baseline="30000" dirty="0"/>
+              <a:t>2</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Springer VS) Wiesbaden</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>): Wissenschaftlich arbeiten in Geographie und Raumwissenschaften. Ein Überblick. (Springer) Wiesbaden.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0" err="1"/>
               <a:t>Ebster</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, C. &amp; </a:t>
+              <a:t>, C. u. L. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" cap="small" dirty="0" err="1"/>
               <a:t>Stalzer</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>, L. (</a:t>
-[...6 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" baseline="30000" dirty="0" smtClean="0"/>
+              <a:t> (2017</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" baseline="30000" dirty="0"/>
               <a:t>5</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
-              <a:t>Wissenschaftliches Arbeiten für Wirtschafts- und Sozialwissenschaftler. </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1" smtClean="0"/>
+              <a:t>): Wissenschaftliches Arbeiten für Wirtschafts- und Sozialwissenschaftler. (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" dirty="0" err="1"/>
               <a:t>facultas</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1800" dirty="0"/>
               <a:t>) Wien.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
-              <a:t>45</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Grafik 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="288033" y="288203"/>
             <a:ext cx="3744415" cy="810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -31824,986 +27176,1230 @@
           <p:cNvPr id="10" name="Grafik 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7696802" y="288203"/>
             <a:ext cx="1231230" cy="654177"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Textplatzhalter 15"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="1008212"/>
+            <a:ext cx="8784975" cy="2088232"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Vielen Dank für Ihre Aufmerksamkeit und</a:t>
-            </a:r>
+              <a:t>Vielen Dank für Ihre Aufmerksamkeit.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Viel Erfolg bei Ihrer Arbeit!</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Textplatzhalter 16"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1296144" y="3537173"/>
+            <a:ext cx="5256584" cy="1647243"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>viel Erfolg bei Ihrer Arbeit!</a:t>
-[...29 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:t>Jana Böhme, Bibliotheksleitung Bibliothek Geographie</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>jdecamp@uni-bonn.de</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Eva-Maria Kopp, Fachreferentin Geographie der ULB</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
-[...6 lines deleted...]
-              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t>kopp@ulb.uni-bonn.de</a:t>
-            </a:r>
-[...29 lines deleted...]
-              <a:t>kfrank@uni-bonn.de</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Grafik 3"/>
+          <p:cNvPr id="7" name="Grafik 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7696802" y="288203"/>
-[...20 lines deleted...]
-          <a:xfrm>
             <a:off x="288033" y="288203"/>
             <a:ext cx="3707822" cy="810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="287751" y="216123"/>
+            <a:ext cx="6213547" cy="647278"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1) Thema der Hausarbeit</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Was steht an / Was Ist zu tun?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="287751" y="1080180"/>
+            <a:ext cx="8640961" cy="3600400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die eigenständige, kritische Auseinandersetzung mit einem Thema setzt die Kenntnis und Auswertung der relevanten </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Literatur</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> voraus.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Sinnvolle Vorgehensweise: </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Sich </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>generell</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> über das Thema informieren (anhand von Nachschlagewerken, Lehrbüchern, Internet) und Aspekte herausarbeiten, um das Thema zu spezifizieren.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="514350" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Im nächsten Schritt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" u="sng" dirty="0"/>
+              <a:t>gezielt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> nach Literatur zum genauer definierten Thema recherchieren (geeignete Suchbegriffe deutsch/englisch formulieren).</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>WICHTIG: maximalen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
+              <a:t>Zeitaufwand</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> für die Recherche bestimmen (abhängig von der zur Verfügung stehenden Zeit).</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
+              <a:rPr lang="de-DE"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3412658867"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288031" y="422176"/>
+            <a:off x="288032" y="288957"/>
             <a:ext cx="4269331" cy="647278"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE"/>
-              <a:t>Thema der Hausarbeit</a:t>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1) Thema der Hausarbeit</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE"/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000"/>
+              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>1. Schritt - Einstieg  </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288032" y="1267285"/>
-            <a:ext cx="8784976" cy="3485341"/>
+            <a:off x="288064" y="1305317"/>
+            <a:ext cx="8352928" cy="3168252"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2600" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Nachschlagewerke, Lehrbücher</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Bibliotheken</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t> – Systematische Aufstellung</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Bibliothekskataloge, Suchportale</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t> – Nachweis vorhandener gedruckter und elektronisch zugänglicher Medien</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Internet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1800" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t> – Suchmaschinen Google &amp; Co., Wikipedia - Die freie Enzyklopädie</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1300" b="1" dirty="0"/>
               <a:t>Literatur</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t> z.B. Lexikon der Geographie, A Dictionary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
+              <a:t>Geography</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t>, Gebhardt: Geographie, The Dictionary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
+              <a:t>Physical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
               <a:t>Geography</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...11 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
+              <a:t>Goudie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t>: Physische Geographie, Strahler: Physische Geographie, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
+              <a:t>Dikau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t>: Geomorphologie, International Encyclopedia </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...11 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t> Human </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
               <a:t>Geography</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...35 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
+              <a:t>, Dictionary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
               <a:t>of</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
               <a:t> Human </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0" err="1"/>
               <a:t>Geography</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
-[...23 lines deleted...]
-              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1300" dirty="0"/>
               <a:t>, Knox: Humangeographie, Schenk: Allgemeine Anthropogeographie, Heineberg: Einführung in die Anthropogeographie/Humangeographie</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="900" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="336724851"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="288032" y="360139"/>
             <a:ext cx="2664295" cy="429929"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2) Bibliotheken </a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="288992" y="1152078"/>
-            <a:ext cx="8640000" cy="3312000"/>
+            <a:off x="288032" y="1080219"/>
+            <a:ext cx="8640960" cy="3312000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" b="1"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Bibliothek des Geographischen Instituts Universität Bonn (GIUB)</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Fachbibliothek</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Ausleihbibliothek</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Universitäts- und Landesbibliothek Bonn (ULB)</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE"/>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Standorte: Hauptbibliothek (Adenauerallee) und Abteilungsbibliothek Medizin, Naturwissenschaften und Landbau (MNL)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Zentrale Dienstleistungseinrichtung zur Literatur- und Informationsversorgung</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Wingdings"/>
+              <a:buChar char="§"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Ausleihbibliothek incl. Lehrbuchsammlung</a:t>
             </a:r>
-            <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Bibliothek des Geographischen Instituts Universität Bonn (GIUB)</a:t>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Datumsplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
-          <a:p>
-[...2 lines deleted...]
-              <a:buChar char="§"/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Fußzeilenplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto"/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE"/>
-              <a:t>Fachbibliothek</a:t>
-[...62 lines deleted...]
-              <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3772668822"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="257213" y="72107"/>
             <a:ext cx="3662038" cy="458134"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.1) Bibliothek im </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>giub</a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
@@ -32866,803 +28462,787 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Grafik 13"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4464496" y="3528511"/>
             <a:ext cx="2029040" cy="1271281"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="947025492"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Grafik 11"/>
+          <p:cNvPr id="9" name="Grafik 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43894CFE-8D7E-C9B9-879E-673E285C70C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1188848" y="591437"/>
-            <a:ext cx="5291871" cy="4160083"/>
+            <a:off x="720032" y="632628"/>
+            <a:ext cx="7056784" cy="4115499"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="416121" y="97450"/>
-[...11 lines deleted...]
-              <a:rPr lang="de-DE" b="0" dirty="0" err="1"/>
+            <a:off x="432048" y="144115"/>
+            <a:ext cx="2048081" cy="412006"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Ulb</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" b="0" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" b="0" dirty="0" err="1"/>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>bonn</a:t>
             </a:r>
-            <a:endParaRPr b="0" dirty="0"/>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3647048" y="4824666"/>
             <a:ext cx="1925570" cy="291203"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:rPr lang="de-DE"/>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{527F1E04-A1A3-475C-A843-CFD0985386EF}" type="slidenum">
               <a:rPr lang="de-DE"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:cxnSp>
-[...37 lines deleted...]
-      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Ellipse 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1044116" y="1800335"/>
-            <a:ext cx="2016000" cy="324000"/>
+            <a:off x="612991" y="2385965"/>
+            <a:ext cx="2304256" cy="412006"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
+          <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="FFC000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="10" name="Gerade Verbindung mit Pfeil 9"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="2772000" y="990000"/>
+            <a:off x="2952000" y="1152000"/>
             <a:ext cx="360040" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="25400">
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Textfeld 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2808312" y="186291"/>
             <a:ext cx="2304256" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" smtClean="0">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>www.ulb.uni-bonn.de</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0" smtClean="0"/>
-[...1 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
-        </p:txBody>
-      </p:sp>
+          <a:p>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Gerade Verbindung mit Pfeil 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A29C68-94FC-8684-B1E8-F2FF6B600021}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="3528392" y="4521813"/>
+            <a:ext cx="432048" cy="62891"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="50800" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Gerade Verbindung mit Pfeil 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C4F3D63-7229-CE6C-6544-17740766C349}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="432048" y="3341001"/>
+            <a:ext cx="576064" cy="288032"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="44450">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="524751394"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="312117" y="144115"/>
-[...7 lines deleted...]
-            <a:pPr>
+            <a:off x="317297" y="232597"/>
+            <a:ext cx="4203932" cy="431254"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2.3) Suchportal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Inhaltsplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="317329" y="1056150"/>
+            <a:ext cx="8467647" cy="3192421"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Bibliotheken</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t>Suche umfasst den </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>gesamten Bestand</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-            </a:br>
-[...54 lines deleted...]
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:t> (gedruckt und/oder elektronisch) der </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>ULB</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t> (Haupt- und Abteilungsbibliothek MNL), </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>aller Fach- und Institutsbibliotheken</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
               <a:t> sowie </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
               <a:t>Aufsätze</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-[...15 lines deleted...]
-              <a:rPr lang="de-DE" sz="1400" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>, die lizenziert sind, und Aufsätze, die im Open Access zugänglich sind. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
               <a:t>bonnus</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0" smtClean="0"/>
-[...8 lines deleted...]
-              <a:t> weiterführende Literaturhinweise wie z.B. Volltexte aus Datenbanken und anderen externen Quellen.</a:t>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> liefert auch weiterführende Literaturhinweise, wie z.B. Volltexte aus Datenbanken und anderen externen Quellen. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Suche bei Bedarf </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
               <a:t>gezielt</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> einstellen und durch </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>Suchbegriffe </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-[...55 lines deleted...]
-            <a:endParaRPr dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>eingrenzen.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings"/>
               <a:buChar char="§"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t>Suche bei Bedarf </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" u="sng" dirty="0"/>
               <a:t>erweitern</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
               <a:t> durch die Option "</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" b="1" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" b="1" dirty="0"/>
               <a:t>Suche im Volltext</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
-[...35 lines deleted...]
-              <a:rPr lang="de-DE" sz="1400" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>": Suchbegriffe werden nun auch in den Online-Volltexten gesucht. Sie erhalten Treffer, die Sie ggf. per Fernleihe bestellen können.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="1" indent="-285750">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>Nützliche </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Informationen und Kontakte</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="1400" u="sng" dirty="0"/>
-[...20 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t>zum Suchportal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0" err="1"/>
+              <a:t>bonnus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1600" dirty="0"/>
+              <a:t> (Video-Tutorials, FAQ, …) finden Sie auf der Website der ULB unter "Literatur und E-Medien – Literatur suchen".</a:t>
+            </a:r>
+            <a:endParaRPr sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Datumsplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto"/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>SoSe 2025</a:t>
+              <a:rPr lang="de-DE"/>
+              <a:t>SoSe 2026</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto"/>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2088512" y="4855826"/>
+            <a:ext cx="5040000" cy="288000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" smtClean="0">
+              <a:rPr lang="de-DE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="909085"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Literaturrecherche Geographie   -   Informationsveranstaltung</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Foliennummernplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
@@ -33703,83 +29283,68 @@
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE" sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="909085"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Grafik 8" descr="Logo_bonnus_cmyk.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3600400" y="150231"/>
-            <a:ext cx="1440160" cy="641162"/>
+            <a:off x="4896544" y="232597"/>
+            <a:ext cx="1224136" cy="544988"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p159="http://schemas.microsoft.com/office/powerpoint/2015/09/main">
-[...13 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Uni_Bonn">
   <a:themeElements>
     <a:clrScheme name="Uni-Bonn">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="909085"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="07529A"/>
       </a:accent2>
@@ -34234,136 +29799,127 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Präsentation_Vorlage-1</Template>
   <TotalTime></TotalTime>
-  <Words>3205</Words>
+  <Words>2647</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <DocSecurity>0</DocSecurity>
   <PresentationFormat>Benutzerdefiniert</PresentationFormat>
-  <Paragraphs>489</Paragraphs>
-[...1 lines deleted...]
-  <Notes>37</Notes>
+  <Paragraphs>418</Paragraphs>
+  <Slides>39</Slides>
+  <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>46</vt:i4>
+        <vt:i4>39</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="54" baseType="lpstr">
-      <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
+    <vt:vector size="45" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Exo 2</vt:lpstr>
-      <vt:lpstr>Exo 2 Light</vt:lpstr>
       <vt:lpstr>Exo 2 Semi Bold</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Uni_Bonn</vt:lpstr>
       <vt:lpstr>Literaturrecherche Geographie </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Inhalt</vt:lpstr>
-      <vt:lpstr>Thema der Hausarbeit Was steht an / Was Ist zu tun?</vt:lpstr>
-[...39 lines deleted...]
-      <vt:lpstr>Angebote der GIUB-Bibliothek und Ulb</vt:lpstr>
+      <vt:lpstr>1) Thema der Hausarbeit Was steht an / Was Ist zu tun?</vt:lpstr>
+      <vt:lpstr>1) Thema der Hausarbeit 1. Schritt - Einstieg  </vt:lpstr>
+      <vt:lpstr>2) Bibliotheken </vt:lpstr>
+      <vt:lpstr>2.1) Bibliothek im giub</vt:lpstr>
+      <vt:lpstr>2.2) Ulb bonn</vt:lpstr>
+      <vt:lpstr>2.3) Suchportal bonnus</vt:lpstr>
+      <vt:lpstr>2.3) Suche in bonnus</vt:lpstr>
+      <vt:lpstr>2.3) Suchportal bonnus  </vt:lpstr>
+      <vt:lpstr>Zugang zu e-Medien an der Universität Bonn</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus - literaturrecherche</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – suche nach einem bestimmten Nachschlagewerk</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – suche nach einem bestimmten Nachschlagewerk</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – Suche nach einem bestimmten Nachschlagewerk</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – suche nach einem bestimmten Lehrbuch</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – suche nach einem bestimmten lehrbuch</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – Suche nach einem bestimmten Aufsatz</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – Suche nach einem bestimmten Aufsatz </vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – Suche nach einem bestimmten Aufsatz /        Zeitschrift</vt:lpstr>
+      <vt:lpstr>2.3) Bonnus – Suche nach einer bestimmten Zeitschrift</vt:lpstr>
+      <vt:lpstr>3) Thema der hausarbeit 2. Schritt - Wie komme ich an die Spezielle Fachliteratur?</vt:lpstr>
+      <vt:lpstr>3.1) Suche zu einem Thema  - Recherchestrategie</vt:lpstr>
+      <vt:lpstr>3.2) Thematische Literatursuche  -  bonnus</vt:lpstr>
+      <vt:lpstr> 3.3) Datenbank-infoSystem  DBIS</vt:lpstr>
+      <vt:lpstr>3.3) Datenbank-Infosystem  DBIS</vt:lpstr>
+      <vt:lpstr>3.3) Datenbank-Infosystem  DBIS</vt:lpstr>
+      <vt:lpstr>4) Fachzeitschriften Liste  anerkannter geographischer Fachzeitschriften</vt:lpstr>
+      <vt:lpstr>4) Zeitschriftendatenbanken</vt:lpstr>
+      <vt:lpstr>4.1) Elektronische Zeitschriftenbibliothek  (EZB) Beispiel</vt:lpstr>
+      <vt:lpstr>4.2) Zeitschriftendatenbank  (ZDB) Beispiel</vt:lpstr>
+      <vt:lpstr>5) DigiBib  -  Digitale Bibliothek</vt:lpstr>
+      <vt:lpstr>6) Warum so kompliziert und nicht Googeln und das Internet nutzen?</vt:lpstr>
+      <vt:lpstr>6.1) Wo ist es sinnvoll nach Information und Literatur zu suchen?</vt:lpstr>
+      <vt:lpstr>7) Zusammenfassung</vt:lpstr>
+      <vt:lpstr>Angebote der GIUB-Bibliothek und ULB</vt:lpstr>
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Literaturrecherche Geographie</dc:title>
   <dc:subject/>
   <dc:creator>Kopp, Eva-Maria</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>